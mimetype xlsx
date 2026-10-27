--- v0 (2025-10-14)
+++ v1 (2026-10-27)
@@ -45,126 +45,126 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/157/arquivo_16.pdf</t>
+  </si>
+  <si>
+    <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO DE CUPIRA COM A FINALIDADE DE ADERIR AO CONSORCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL DE PERNAMBUCO - CONSEG/PE, E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/155/arquivo_15_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA DOAÇÃO DE TERRENO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/152/arquivo_14_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município conceder subvenção Social à Associação de Pais e Amigos dos excepcionais de Cupira APAE, firmar convênios e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/148/arquivo_13_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA DOAÇÃO DE TERRENO ESCOLA LAR DA CRIANÇA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/147/arquivo_12_1.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE CUPIRA PARA O EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/145/arquivo_11_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/144/arquivo_9_3.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE CUPIRA, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES E SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/142/arquivo_8_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE TURISMO NO ÂMBITO DO MUNICÍPIO DE CUPIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/141/arquivo_7_1.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/139/arquivo_6_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ACESSO A INFORMAÇÕES PREVISTO NO INCISO XXIII, DO ARTIGO 5º NO INCISO II DO § 3º DO ARTIGO 37 , NO § 2º DO ARTIGO 216 DA CONSTITUIÇÃO FEDERAL E NA LEI FEDERAL 12.527 DE 18 DE NOVEMBRO DE 2011. CRIA O SERVIÇO DE INFORMAÇÕES AO CIDADÃO E A COMISSÃO MISTA DE REAVALIAÇÃO DE INFORMAÇÕES NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/137/arquivo_5_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A COMPOSIÇÃO ORGANIZAÇÃO E FUNCIONAMENTO DA JUNTA MÉDICA OFICIAL NO MUNICÍPIO DE CUPIRA ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/135/arquivo_4_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA DOAÇÃO DE TERRENO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/134/arquivo_3_2.pdf</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/132/arquivo_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA FERIADO MUNICIPAL.</t>
-  </si>
-[...70 lines deleted...]
-    <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO DE CUPIRA COM A FINALIDADE DE ADERIR AO CONSORCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL DE PERNAMBUCO - CONSEG/PE, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -468,444 +468,444 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/132/arquivo_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/134/arquivo_3_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/135/arquivo_4_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/137/arquivo_5_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/139/arquivo_6_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/141/arquivo_7_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/142/arquivo_8_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/144/arquivo_9_3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/145/arquivo_11_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/147/arquivo_12_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/148/arquivo_13_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/152/arquivo_14_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/155/arquivo_15_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/157/arquivo_16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/157/arquivo_16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/155/arquivo_15_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/152/arquivo_14_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/148/arquivo_13_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/147/arquivo_12_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/145/arquivo_11_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/144/arquivo_9_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/142/arquivo_8_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/141/arquivo_7_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/139/arquivo_6_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/137/arquivo_5_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/135/arquivo_4_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/134/arquivo_3_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2018/132/arquivo_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="84.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>2018</v>
       </c>
       <c r="C2">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>2018</v>
       </c>
       <c r="C3">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
+        <v>152</v>
+      </c>
+      <c r="B4">
+        <v>2018</v>
+      </c>
+      <c r="C4">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="B5">
         <v>2018</v>
       </c>
       <c r="C5">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>2018</v>
       </c>
       <c r="C6">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>2018</v>
       </c>
       <c r="C7">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8">
         <v>2018</v>
       </c>
       <c r="C8">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>2018</v>
       </c>
       <c r="C9">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>2018</v>
       </c>
       <c r="C10">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="B11">
         <v>2018</v>
       </c>
       <c r="C11">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>2018</v>
       </c>
       <c r="C12">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="B13">
         <v>2018</v>
       </c>
       <c r="C13">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>2018</v>
       </c>
       <c r="C14">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>2018</v>
       </c>
       <c r="C15">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H15" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>