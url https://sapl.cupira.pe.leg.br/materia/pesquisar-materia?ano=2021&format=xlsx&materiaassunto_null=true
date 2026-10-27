--- v0 (2026-01-22)
+++ v1 (2026-10-27)
@@ -42,144 +42,144 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
+    <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/226/arquivo_48.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE ABONO AOS PROFISSIONAIS DE EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO PARA FINS DE CUMPRIMENTO DA APLICAÇÃO MINIMA DE 70% DOS RECURSOS DO FUNDEB NA SUA REMUNERAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/224/arquivo_47.pdf</t>
+  </si>
+  <si>
+    <t>Institui no município de Cupira - PE o Pagamento de Incentivo por desempenho na Atenção básica Municipal de Cupira, programa Previne Brasil.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/222/arquivo_46.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL - ALTERAÇÃO NA LOA - PARA O EXERCÍCIO 2021</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/214/arquivo_62.pdf</t>
+  </si>
+  <si>
+    <t>PEOJEITO DE LEI ORÇAMENTARIA QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO PARA O EXERCICIO DE 2022.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/216/lei_61.pdf</t>
+  </si>
+  <si>
+    <t>PROJEITO DE LEI QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE CUPIRA PARA O PERIODO DE 2022/2025.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/219/lei_45.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de terreno para a união dos bacarmateiros de Cupira - PE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/212/arquivo_44.pdf</t>
+  </si>
+  <si>
+    <t>Altera o valor da hora aula dos professores contratados por excepcional interesse público no município de Cupira</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/206/arquivo_43.pdf</t>
+  </si>
+  <si>
+    <t>Autorização de abertura de crédito especial ao orçamento vigente.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/204/arquivo_60.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DA LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2022.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/202/arquivo_42.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUNTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS - FUNDEB</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/201/arquivo_41.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/199/lei_78.pdf</t>
+  </si>
+  <si>
+    <t>REAJUSTA A REMUNERAÇÃO MÍNIMA DOS SERVIDORES DO MUNICÍPIO DE CUPIRA</t>
+  </si>
+  <si>
     <t>Câmara Municipal de Cupira - CMC</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/228/arquivo_52.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A RUA PROJETADA SEM NOME NO LOTEAMENTO MORADA NOBRE PARA RUA LUIZ DE OLIVEIRA SOBRINHO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/221/lei_45.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA CASA DE FARINHA MUNICIPAL SITUADO NO SÍTIO JUÁ ZONA RURAL DO NOSSO MUNICÍPIO</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/217/arquivo_50.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE PRIORIDADE DE VAGA NA ESCOLA PÚBLICA MAIS PRÓXIMA DE SUA RESIDÊNCIA A TODA PESSOA COM DEFICIÊNCIA, NO ÂMBITO DA REDE PÚBLICA</t>
-  </si>
-[...85 lines deleted...]
-    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE ABONO AOS PROFISSIONAIS DE EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO PARA FINS DE CUMPRIMENTO DA APLICAÇÃO MINIMA DE 70% DOS RECURSOS DO FUNDEB NA SUA REMUNERAÇÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -483,479 +483,479 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/217/arquivo_50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/221/lei_45.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/228/arquivo_52.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/199/lei_78.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/201/arquivo_41.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/202/arquivo_42.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/204/arquivo_60.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/206/arquivo_43.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/212/arquivo_44.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/219/lei_45.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/216/lei_61.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/214/arquivo_62.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/222/arquivo_46.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/224/arquivo_47.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/226/arquivo_48.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/226/arquivo_48.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/224/arquivo_47.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/222/arquivo_46.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/214/arquivo_62.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/216/lei_61.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/219/lei_45.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/212/arquivo_44.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/206/arquivo_43.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/204/arquivo_60.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/202/arquivo_42.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/201/arquivo_41.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/199/lei_78.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/228/arquivo_52.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/221/lei_45.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2021/217/arquivo_50.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="82.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="B2">
         <v>2021</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B3">
         <v>2021</v>
       </c>
       <c r="C3">
-        <v>4</v>
+        <v>196</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B4">
         <v>2021</v>
       </c>
       <c r="C4">
-        <v>5</v>
+        <v>194</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="B5">
         <v>2021</v>
       </c>
       <c r="C5">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="B6">
         <v>2021</v>
       </c>
       <c r="C6">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="B7">
         <v>2021</v>
       </c>
       <c r="C7">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B8">
         <v>2021</v>
       </c>
       <c r="C8">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>206</v>
       </c>
       <c r="B9">
         <v>2021</v>
       </c>
       <c r="C9">
         <v>188</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B10">
         <v>2021</v>
       </c>
       <c r="C10">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="B11">
         <v>2021</v>
       </c>
       <c r="C11">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="B12">
         <v>2021</v>
       </c>
       <c r="C12">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="B13">
         <v>2021</v>
       </c>
       <c r="C13">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>2021</v>
       </c>
       <c r="C14">
-        <v>194</v>
+        <v>5</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B15">
         <v>2021</v>
       </c>
       <c r="C15">
-        <v>196</v>
+        <v>4</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B16">
         <v>2021</v>
       </c>
       <c r="C16">
-        <v>197</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H16" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>