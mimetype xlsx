--- v0 (2025-10-14)
+++ v1 (2026-10-28)
@@ -45,66 +45,66 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/210/214_pro.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA DOAÇAO DE TERRENO PARA SRA JUCIEDLLA LAIANY DA SILVA PARA INSTALAÇÃO DE ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA (ARCOIRIS CONFECÇÕES).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/232/201_pro.pdf</t>
+  </si>
+  <si>
+    <t>REDUZ A FAIXA NAO EDIFICAVEL AO LONGO DAS FAIXAS DE DOMINIO PUBLICO DAS RODOVIAS E ASSEGURA O DIREITO DE PERMANENCIA DE EDIFICAÇOES NESSA FAIXA.</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/200/08_proj.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DENOMINAÇAO DA PRAÇA PUBLICA LOCALIZADA NO BAIRRO DA BOA VISTA.</t>
-  </si>
-[...10 lines deleted...]
-    <t>AUTORIZA DOAÇAO DE TERRENO PARA SRA JUCIEDLLA LAIANY DA SILVA PARA INSTALAÇÃO DE ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA (ARCOIRIS CONFECÇÕES).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -408,158 +408,158 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/200/08_proj.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/232/201_pro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/210/214_pro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/210/214_pro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/232/201_pro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/200/08_proj.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="151.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B2">
         <v>2022</v>
       </c>
       <c r="C2">
-        <v>8</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>232</v>
       </c>
       <c r="B3">
         <v>2022</v>
       </c>
       <c r="C3">
         <v>201</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="B4">
         <v>2022</v>
       </c>
       <c r="C4">
-        <v>214</v>
+        <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>