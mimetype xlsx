--- v0 (2025-10-17)
+++ v1 (2026-10-28)
@@ -45,87 +45,87 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/205/217_pro.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A ABERTURA DE CREDITO ESPECIAL - ALTERAÇÃO DA LOA - LEI ORÇAMENTARIA ANUAL 2022.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/209/212_pro.pdf</t>
+  </si>
+  <si>
+    <t>DOAÇÃO DE TERRENO PARA O SR ROZIVALDO BATISTA DE OLIVEIRA PARA INSTALAÇÃO DE ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA (STAMPCOR).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/218/209_pro.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/230/204_pro.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE O PAGAMENTO ADICIONAL E INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAUDE E AOS AGENTES DE COMBATE AS ENDEMIAS NO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Cupira - CMC</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/225/202_pro.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA E REGULAMENTA A CONCESSÃO DE AUXILIO TRANSPORTE AOS ESTUDANTES DO ENSINO SUPERIOR, CURSOS TECNICOS E PROFISSIONALIZANTES.</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/234/199_pro.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DA HORA AULA DOS PROFESSORES DO MUNICÍPIO DE CUPIRA.</t>
-  </si>
-[...31 lines deleted...]
-    <t>DISPOE SOBRE A ABERTURA DE CREDITO ESPECIAL - ALTERAÇÃO DA LOA - LEI ORÇAMENTARIA ANUAL 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -429,236 +429,236 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/234/199_pro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/225/202_pro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/230/204_pro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/218/209_pro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/209/212_pro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/205/217_pro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/205/217_pro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/209/212_pro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/218/209_pro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/230/204_pro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/225/202_pro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2022/234/199_pro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="B2">
         <v>2022</v>
       </c>
       <c r="C2">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>2022</v>
       </c>
       <c r="C3">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B4">
         <v>2022</v>
       </c>
       <c r="C4">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="B5">
         <v>2022</v>
       </c>
       <c r="C5">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B6">
         <v>2022</v>
       </c>
       <c r="C6">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="B7">
         <v>2022</v>
       </c>
       <c r="C7">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>