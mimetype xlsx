--- v0 (2025-10-14)
+++ v1 (2026-10-28)
@@ -42,201 +42,201 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
+    <t>Adjailson Batista/BONEQUINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/6/req-adjailson-06.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O CALÇAMENTO DO ESPAÇO DA FEIRA DE GADO DO MUNICIPIO, VISANDO A ACESSIBILIDADE LOCAL.</t>
+  </si>
+  <si>
+    <t>RICACIO  ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req-ricacio_-_05.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE PROVIDENCIEM A REFORMA COM PINTURA DO PSF DA VILA DE GRAVATA-AÇU.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/4/arquivo-n04-ricacio.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REFORMA COM AMPLIAÇÃO DO PSF DO BAIRRO DO NOVO HORIZONTE E A CONSTRUÇÃO DE UMA PRAÇA AO LADO DO PSF PARA MELHOR ATENDER A POPULAÇÃO.</t>
+  </si>
+  <si>
     <t>EDVAN</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/1/arquivo_-_n01.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA EM DIVERSAS RUAS E AVENIDAS EM NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>RICACIO  ENFERMEIRO</t>
-[...22 lines deleted...]
-  <si>
     <t>REQ2°</t>
   </si>
   <si>
     <t>Requerimento 2° período</t>
   </si>
   <si>
     <t>ELISSANDRA ENFERMEIRA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/165/53_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO MANUTENÇÃO DO CALÇAMENTO DA RUA DR MIGUEL VIEIRA FERREIRA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/160/51_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO REFORMA DA PRAÇA DO CENTRO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/156/49_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO PAVIMENTAÇÃO E CALÇAMENTO DE RUAS DE BAIRROS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/154/47_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RECUPERAÇÃO DE ESTRADA QUE LIGA A ZONA RURAL DE SERRA VERDE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/149/45_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO SERVIÇOS DE ILUMINAÇÃO PÚBLICA BEM COMO LIMPEZA NAS RUAS NELSON FERREIRA E GERALDO JOSÉ TORRES.</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/151/43_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A REFORMA DA QUADRA DOS CIGANOS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/143/42_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO PAVIMENTAÇÃO DE CALÇAMENTO DA RUA PADRE CÍCERO ROMÃO BATISTA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/168/33_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO CALÇAMENTO EM RUS ESPECÍFICS DO BAIRRO COHAB.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/177/30_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO CALÇAMENTO EM RUAS ESPECÍFICAS DO BAIRRO PORTAL DA FÉ.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/175/29_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO PAVIMENTAÇÃO DE RUAS ESPECIFICADAS NO LOTEAMENTO FILADELFIA.</t>
+  </si>
+  <si>
+    <t>NALDO DE BIGODE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/197/25_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO REPARO NO CALÇAMENTO DA AVENIDA MIGUEL PEREIRA NETO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/190/23_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO ESPAÇO ESPECÍFICO NO MUNICÍPIO PARA A "PRÁTICA ESPORTIVA GRAU DE MOTO"</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/192/22_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A REFORMA E REQUALIFICAÇÃO DA QUADRA DA AVENIDA MIGUEL PEREIRA NETO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/194/21_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A NOMEAÇÃO DA UBS 10 PRA "UBS EX VEREADORA MARIA VIEIRA DE MELO".</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/140/17_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO QUE SEJA PROVIDENCIADA UMA CASA PARA ACOLHIMENTO DE CRIANÇAS COM TRANSTORNO DE ESPECTRO AUTISTA, TEA.</t>
+  </si>
+  <si>
+    <t>GENECI HÉLIA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/184/16_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO O CONSERTO DE UM ENORME BURACO NA RUA REJANE RAMOS SOARES, NO BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/130/14_rec.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A INSTALAÇÃO DA UBS X ONDE A MESMA ESTA SENDO ATENDIDA NA SECRETARIA DE SAÚDE.</t>
-  </si>
-[...103 lines deleted...]
-    <t>REQUERIMENTO SOLICITANDO MANUTENÇÃO DO CALÇAMENTO DA RUA DR MIGUEL VIEIRA FERREIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -540,626 +540,626 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/1/arquivo_-_n01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/4/arquivo-n04-ricacio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req-ricacio_-_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/6/req-adjailson-06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/130/14_rec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/184/16_req.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/140/17_rec.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/194/21_req.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/192/22_req.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/190/23_req.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/197/25_req.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/175/29_req.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/177/30_req.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/168/33_req.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/143/42_rec.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/151/43_rec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/149/45_rec.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/154/47_rec.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/156/49_req.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/160/51_req.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/165/53_rec.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/6/req-adjailson-06.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req-ricacio_-_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/4/arquivo-n04-ricacio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/1/arquivo_-_n01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/165/53_rec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/160/51_req.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/156/49_req.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/154/47_rec.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/149/45_rec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/151/43_rec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/143/42_rec.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/168/33_req.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/177/30_req.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/175/29_req.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/197/25_req.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/190/23_req.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/192/22_req.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/194/21_req.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/140/17_rec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/184/16_req.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/130/14_rec.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="151.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B2">
         <v>2023</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B3">
         <v>2023</v>
       </c>
       <c r="C3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B4">
         <v>2023</v>
       </c>
       <c r="C4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B5">
         <v>2023</v>
       </c>
       <c r="C5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>2023</v>
       </c>
       <c r="C6">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="B7">
         <v>2023</v>
       </c>
       <c r="C7">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>194</v>
+        <v>154</v>
       </c>
       <c r="B9">
         <v>2023</v>
       </c>
       <c r="C9">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>192</v>
+        <v>149</v>
       </c>
       <c r="B10">
         <v>2023</v>
       </c>
       <c r="C10">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="B11">
         <v>2023</v>
       </c>
       <c r="C11">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>197</v>
+        <v>143</v>
       </c>
       <c r="B12">
         <v>2023</v>
       </c>
       <c r="C12">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>2023</v>
       </c>
       <c r="C13">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>177</v>
       </c>
       <c r="B14">
         <v>2023</v>
       </c>
       <c r="C14">
         <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>151</v>
+        <v>190</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H20" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="B21">
         <v>2023</v>
       </c>
       <c r="C21">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>165</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>2023</v>
       </c>
       <c r="C22">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H22" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>