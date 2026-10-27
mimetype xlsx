--- v0 (2025-10-15)
+++ v1 (2026-10-27)
@@ -42,135 +42,135 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
+    <t>EDVAN</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/7/arquivo_01.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE PROVIDENCIE A REATIVAÇÃO DO BLOCO CIRURGICO DO HOSPITAL.</t>
+  </si>
+  <si>
     <t>ELISSANDRA ENFERMEIRA</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/2/arquivo_858.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSTITUIDO O PISO SALARIAL DO ENFERMEIROS, DO TECNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>EDVAN</t>
-[...7 lines deleted...]
-  <si>
     <t>REQ2°</t>
   </si>
   <si>
     <t>Requerimento 2° período</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/131/91_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RESTAURAÇÃO DA MÁQUINA QUE RELIZA EXAMES DE SANGUE, BEM COMO A AQUISIÇÃO DE UMA MÁUINA RESERVA PARA O MUNICÍPIO.</t>
+  </si>
+  <si>
     <t>RICACIO  ENFERMEIRO</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/159/52_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO PROJETO DE LEI PARA PAGAMENTO POR DESEMPENHO NA SAÚDE BUCAL AOS PROFISSIONAIS DE SAÚDE ODONTOLÓGICA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/153/48_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO AMPLIAÇÃO DOS ATENDIMENTOS DO CEO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/171/35_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES AO IDH SOBRE O PISO DOS PROFISSIONAIS DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/170/34_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO FUNCIONAMENTO DO RAIO X DO HOSPITAL MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/178/31_req.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO INCLUSÃO DE ADICIONAL NOTURNO AO SALARIO DOS SERVIDORES DO HOSPITAL MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/172/27_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A CAMPANHA "SETEMBRO AMARELO" JUNTO A SECRETARIA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/195/20_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO O ENVIO DE PROJETO DE LEI QUE REGULAMENTE O REPASSE AOS AGENTES DE SAÚDE E DE COMBATE A ENDEMIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/130/14_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A INSTALAÇÃO DA UBS X ONDE A MESMA ESTA SENDO ATENDIDA NA SECRETARIA DE SAÚDE.</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/128/rec_12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AQUE SEJA CEDIDO O ONIBUS DESCARACTERIZADO PARA A TRANSFORMAÇÃO DE UM CONSULTÓRIO ODONTOLÓGICO MÓVEL.</t>
-  </si>
-[...52 lines deleted...]
-    <t>REQUERIMENTO SOLICITANDO A RESTAURAÇÃO DA MÁQUINA QUE RELIZA EXAMES DE SANGUE, BEM COMO A AQUISIÇÃO DE UMA MÁUINA RESERVA PARA O MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -474,401 +474,401 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/2/arquivo_858.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/7/arquivo_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/128/rec_12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/130/14_rec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/195/20_rec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/172/27_rec.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/178/31_req.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/170/34_req.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/171/35_req.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/153/48_rec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/159/52_req.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/131/91_rec.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/7/arquivo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/2/arquivo_858.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/131/91_rec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/159/52_req.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/153/48_rec.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/171/35_req.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/170/34_req.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/178/31_req.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/172/27_rec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/195/20_rec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/130/14_rec.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/128/rec_12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="81.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="148.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B2">
         <v>2023</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B3">
         <v>2023</v>
       </c>
       <c r="C3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B4">
         <v>2023</v>
       </c>
       <c r="C4">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>2023</v>
       </c>
       <c r="C5">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>195</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>2023</v>
       </c>
       <c r="C6">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B7">
         <v>2023</v>
       </c>
       <c r="C7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B9">
         <v>2023</v>
       </c>
       <c r="C9">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>2023</v>
       </c>
       <c r="C10">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="B11">
         <v>2023</v>
       </c>
       <c r="C11">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>159</v>
+        <v>130</v>
       </c>
       <c r="B12">
         <v>2023</v>
       </c>
       <c r="C12">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>2023</v>
       </c>
       <c r="C13">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>