--- v1 (2025-12-07)
+++ v2 (2026-10-28)
@@ -36,1113 +36,1113 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>MODIF</t>
-[...5 lines deleted...]
-    <t>ELISSANDRA ENFERMEIRA</t>
+    <t>CONV</t>
+  </si>
+  <si>
+    <t>CONVITE</t>
+  </si>
+  <si>
+    <t>ADMINISTRAÇÃO - ADM</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/</t>
   </si>
   <si>
-    <t>QUE ALTERA PARCIALMENTE DISPOSITIVO DO PROJETO DE LEI Nº 247/2023 QUE INSTITUI NO MUNICÍPIO DE CUPIRA/PE O PAGAMENTO POR DESEMPENHO NA SAÚDE BUCAL NO ÂMBITO DA ATENÇÃO BÁSICA, PREVISTOS NA PORTARIA GM/MS Nº 960 DE  17/07/2023.</t>
+    <t>Convite para conferência Municipal de Educação, dia 10/11/2023.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
-  </si>
-[...136 lines deleted...]
-Deodoro no Município de Cupira.</t>
   </si>
   <si>
     <t>Adjailson Batista/BONEQUINHO_x000D_
 CARNEIRINHO_x000D_
 DAVID AMORIM_x000D_
 EDVAN_x000D_
 ELISSANDRA ENFERMEIRA_x000D_
 GENECI HÉLIA_x000D_
 IRMÃO ERNANDES_x000D_
 MELSON DE TICA_x000D_
 NALDO DE BIGODE_x000D_
 RICACIO  ENFERMEIRO_x000D_
 VINICIUS LESSA</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS DOS VEREADORES DO MUNICÍPIO DE CUPIRA DE N° 1 a N°18.</t>
   </si>
   <si>
-    <t>PL</t>
-[...20 lines deleted...]
-    <t>DENOMINA O PRÉDIO PÚBLICO MUNICIPAL DE CENTRO DE CONVENÇÕES JOSÉ RICARDO DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Adjailson Batista/BONEQUINHO_x000D_
+EDVAN</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_impositiva_no_18_-_edva_e_bonequinho__-__loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>EDVAN e ADJAILSON BATISTA - Calçamento da travessa entre São João Batista e Pedro Alvares Cabral, e a Travessa entre Pedro Alvares Cabral e Marechal_x000D_
+Deodoro no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/260/emenda_impositiva_no_17_-_edva_e_bonequinho__-_saude_-__loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>EDVAN e ADJAILSON BATISTA - Aquisição de 2 (dois) veículos, tipo Ambulância de pequeno-médio porte.</t>
+  </si>
+  <si>
+    <t>CARNEIRINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/259/emenda_impositiva_no_16_-_jose_edriano__-_saude_-__loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ EDRIANO - Custear o material de consumo à assistência de média e alta complexidade hospitalar do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/258/emenda_impositiva_no_15_-_jose_edriano_-__loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ EDRIANO -  Complemento da pavimentação da vila de Imbiruçu no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>IRMÃO ERNANDES</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/257/emenda_impositiva_no_14_-_irmao_ernandes_-__loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>IRMÃO ERNANDES  pavimentação da Rua Projetada C, Quadra B e da Rua Projeta I, Quadra H, no Loteamento Maria Josefa (localizado atrás do antigo_x000D_
+Posto Milênio) no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/256/emenda_impositiva_no_13_-_irmao_ernandes_-_saude_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>IRMÃO ERNANDES- Aquisição de um veículo, Tipo Spin 7 lugares, 0(zero)km, para ser utilizado pela secretária de Saúde do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/255/emenda_impositiva_no_12_-_david_amorim_-_saude_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM - objetivo a reforma da Unidade Básica de Saúde da Vila do Tabuleiro no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/254/emenda_impositiva_no_11_-_david_amorim_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM - Objetivo a reforma da quadra esportiva localizada na Vila de Gravatá Sul no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>RICACIO  ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_impositiva_no_10_-_ricacio_-_saude__-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>RICÁCIO TOUBSON - Aquisição de equipamentos para o Bloco de Atenção Básica para unidade Centro de Saúde do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_impositiva_no_09_-_ricacio_-_saude__-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>RICÁCIO TOUBSON -  Compra de material de consumo à assistência de média e alta complexidade hospitalar do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>NALDO DE BIGODE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_impositiva_no_08_-_naldo_bigode_-_saude__-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>EDNALDO ANTONIO - Objetivo a compra de material permanente para o UNIDADE BASICA DE SAÚDE localizada no Sítio Alto do Meio, Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/250/emenda_impositiva_no_07_-_naldo_bigode___-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>EDNALDO ANTONIO - Reforma da quadra esportiva localizada no Sítio Alto do Meio no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>GENECI HÉLIA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_impositiva_no_06_-_geneci__-_saude_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>GENECI HÉLIA - Realização da reforma na rede elétrica do Hospital Municipal de Cupira.</t>
+  </si>
+  <si>
+    <t>ELISSANDRA ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/248/emenda_impositiva_no_05_-_elissandra_lins_-_saude_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>ELISSANDRA ENFERMEIRA - Aquisição de equipamentos de uso permanente, para serem utilizados na Clínica da Mulher do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_impositiva_no_04_-_elissandra_lins_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>ELISSANDRA ENFERMEIRA - aquisição e instalação de equipamentos de atividades físicas permanentes, instalação de bancos e iluminação na praça da Caixa d’água do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_impositiva_no_03_-_eden_vinicius__-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA - Aquisição de Equipamentos e Materiais Esportivos.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/245/emenda_impositiva_no_02_-_eden_vinicius_-_saude_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA - Reforma da Unidade Básica de Saúde de Serra Verde do Aprijo.</t>
+  </si>
+  <si>
+    <t>MELSON DE TICA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/244/emenda_impositiva_no_01_-1-_emerson_ferreira_calado_-_loa_2023.pdf</t>
+  </si>
+  <si>
+    <t>EMERSON CALADO - aquisição de um veículo, tipo Ambulância de pequeno-médio porte UNIDADE BÁSICA DE SAÚDE de Lajes de São José, no Município de Cupira.</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_05-2023.pdf</t>
+  </si>
+  <si>
+    <t>Cria o programa para atendimento e acompanhamento domiciliar aos pacientes que necessitam de curativos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>MODIF</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>QUE ALTERA PARCIALMENTE DISPOSITIVO DO PROJETO DE LEI Nº 247/2023 QUE INSTITUI NO MUNICÍPIO DE CUPIRA/PE O PAGAMENTO POR DESEMPENHO NA SAÚDE BUCAL NO ÂMBITO DA ATENÇÃO BÁSICA, PREVISTOS NA PORTARIA GM/MS Nº 960 DE  17/07/2023.</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PARA DUILIO ALVES PEREIRA E EVERTON ALBERT ESPÍNDOLA SILVA</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>OFÍCIOS</t>
+  </si>
+  <si>
+    <t>RESPOSTA DE REQUERIMENTO.</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
+  </si>
+  <si>
+    <t>Of. 620/2023 – resposta ao requerimento nº 024/2023.</t>
+  </si>
+  <si>
+    <t>Of. 619/2023 – resposta aos requerimentos nº 038/2023; 039/2023 e 042/2023.</t>
+  </si>
+  <si>
+    <t>Of. 618/2023 – resposta ao requerimento nº 037/2023.</t>
+  </si>
+  <si>
+    <t>Of. 617/2023 – resposta ao requerimento nº 040/2023.</t>
+  </si>
+  <si>
+    <t>Of. 616/2023 – resposta ao requerimento nº 036/2023.</t>
+  </si>
+  <si>
+    <t>Of. 476/2023 – relativo ao requerimento nº 041/2023.</t>
+  </si>
+  <si>
+    <t>Ofício em Resposta de Requerimento</t>
+  </si>
+  <si>
+    <t>Of. GP 214/2023 – resposta aos requerimentos nº 041/2023.</t>
+  </si>
+  <si>
+    <t>Resposta do requerimento nº 035/2023</t>
+  </si>
+  <si>
+    <t>requerimento de indicação de membro para compor grupo de trabalho.</t>
+  </si>
+  <si>
+    <t>solicitação de agendamento do prédio para com reunião com os correios em 28 de novembro às 18h30 – SEPLANDE.</t>
+  </si>
+  <si>
+    <t>Solicitação do espaço da Câmara Municipal dia 21/11/2023.</t>
+  </si>
+  <si>
+    <t>Atestado Médico.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_015.2023.pdf</t>
-[...80 lines deleted...]
-    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_decreto_legislativo_n_08.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE DISPÕE SOBRE A DISPENSA DE LICITAÇÃO, NA FORMA ELETRÔNICA, DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, E INSTITUI O SISTEMA DE DISPENSA ELETRÔNICA, NO ÂMBITO DA CÂMARA MUNICIPAL DE CUPIRA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_decreto_legislativo_n_07.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE REGULAMENTA O DISPOSTO NO §3º DO ART. 8º DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, PARA DISPOR SOBRE AS REGRAS PARA ATUAÇÃO DO AGENTE DE CONTRATAÇÃO E DA EQUIPE DE APOIO, O FUNCIONAMENTO DA COMISSÃO DE CONTRATAÇÃO E A ATUAÇÃO DOS GESTORES E FISCAIS DE CONTRATOS, NO ÂMBITO LEGISLATIVO DO MUNICÍPIO DE CUPIRA-PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_decreto_legislativo_n06.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a outorga de Título Honorífico de Cidadão Cupirense ao Radialista Airton Lira Neto.</t>
   </si>
   <si>
     <t>ALVANI FEITOZA_x000D_
 Adjailson Batista/BONEQUINHO</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_decreto_003_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título Honorífico de Cidadão Cupirense ao Advogado Antônio Correia da Silva e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_decreto_legislativo_n06.2023.pdf</t>
-[...26 lines deleted...]
-    <t>Cria o programa para atendimento e acompanhamento domiciliar aos pacientes que necessitam de curativos e dá outras providências.</t>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>QUE AUTORIZA DOAÇÃO DE TERRENO PARA A SRA. DEICILENY EVELIN SILVA AMORIM PARA INSTALAÇÃO E FUNCIONAMENTO DO ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA “ROTA DEILLO’S” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>QUE AUTORIZA DOAÇÃO DE TERRENO PARA A SRA. MARIA DO CARMO DA SILVA MELO PARA INSTALAÇÃO E FUNCIONAMENTO DO ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA “SRA. MARIA DOS CARMO DA SILVA MELO - ME”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_250.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS E GRATIFICAÇÕES E REGULAMENTAÇÃO DAS REGRAS PARA ATUAÇÃO DO AGENTE DE CONTRATAÇÃO E DA EQUIPE DE APOIO, O FUNCIONAMENTO DA COMISSÃO DE CONTRATAÇÃO E A ATUAÇÃO DOS GESTORES E FISCAIS DE CONTRATOS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_249.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE AUTORIZA DOAÇÃO DE TERRENO PARA O SR. JOSÉ MARCOS DE MELO PARA INSTALAÇÃO E FUNCIONAMENTO DO ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA “RAÇÕES E FARELO BOM D+ LTDA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_n_248.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE AUTORIZA DOAÇÃO DE TERRENO PARA A SRA. WELLITA MARIA DA SILVA PARA INSTALAÇÃO E FUNCIONAMENTO DO ESTABELECIMENTO COMERCIAL, NOME DE FANTASIA “BYELIART” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_n_247.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE INSTITUI NO MUNICÍPIO DE CUPIRA/PE O PAGAMENTO POR DESEMPENHO NA SAÚDE BUCAL NO ÂMBITO DA ATENÇÃO BÁSICA, PREVISTOS NA PORTARIA GM/MS N. 960 DE 17/07/2023.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_n_246.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE ALTERA O VALOR DA HORA AULA DOS PROFESSORES CONTRATADOS POR EXCEPCIONAL INTERESSE PÚBLICO NO MUNICÍPIO DE CUPIRA/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_245.2023.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2023.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_n_244.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA INCENTIVO ATLETA DE CUPIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_n_240.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão do Plano Plurianual para Revisão do ano de 2024 e 2025.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/269/239.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Município de Cupira para o exercício financeiro de 2024. LOA.</t>
+  </si>
+  <si>
+    <t>QUE DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO LOCALIZADO NA RUA CORONEL ANTÔNIO MARINHO, Nº 35 NO MUNICÍPIO DE CUPIRA, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Prédio Público em construção localizada na PE 123 de Escola Edson Ferreira Calado e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Prédio Público em construção localizada na Av. Miguel Pereira Neto de Complexo CONVIDA - Luiza Leite Macedo de dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_015.2023.pdf</t>
+  </si>
+  <si>
+    <t>QUE CRIA AS FUNÇÕES GRATIFICADAS DO AGENTE DE CONTRATAÇÃO, EQUIPE DE APOIO, COMISSÃO DE CONTRATAÇÃO, GESTOR DE CONTRATOS E FISCAL DE CONTRATOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE CUPIRA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_n_014.2023.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA O PRÉDIO PÚBLICO MUNICIPAL DE CENTRO DE CONVENÇÕES JOSÉ RICARDO DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_013.2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Projeto "Primeiros Socorros nas Escolas" na rede Pública e Privada e particulares de ensino no Município de Cupira, Estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_n_012.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Instituição do Dia Municipal dos Desbravadores da Igreja Adventista do Sétimo Dia, no âmbito do Município de Cupira-PE.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/90/1691249097_6c746668b34de6afcbfa.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RESTAURAÇÃO DA MÁQUINA QUE RELIZA EXAMES DE SANGUE, BEM COMO A AQUISIÇÃO DE UMA MÁUINA RESERVA PARA O MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1691248881_77d5b15d7c141094c133.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO POLÍCIAL CIVIL PEDROSMAR JOSÉ DE ALMEIDA DUARTE</t>
+  </si>
+  <si>
+    <t>EDVAN</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/88/1691248790_83cd31ef8af92806ee51.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A CONTINUAÇÃO DO CALÇAMENTO LOCALIZADO NA AVENIDA ALFREDO GREGÓRIO DE BARROS</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/87/1691248716_4d7ef1ff2e018f515abb.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A LIMPEZA DO TERRENO DA PREFEITURA PROXIMO A UBS CAIXA D'AGUA</t>
+  </si>
+  <si>
+    <t>ALVANI FEITOZA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/86/1691248634_d98c2c9903be0e376211.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A INSTALAÇÃO DE PLACS ALUSIVAS EM TODAS AS RUAS DOS LOTEAMENTOS EXISTENTES NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/85/1691248489_62fab5aa4f332589c0d5.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A CONSTRUÇÃO DE UMA QUADRA ESPORTIVA EM UMA QUADRA NA VILA DE IMBIRUÇU</t>
+  </si>
+  <si>
+    <t>Adjailson Batista/BONEQUINHO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/84/1691248223_049cf26f02aea6581096.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A COCLUSÃO DO CALÇAMENTO DO SÍTIO IMBIRUÇU</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/83/1691248032_3cf0674279b8a4115662.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO O CALÇAMENTO A ESTRADA QUE DÁ ACESSO AO SÍTIO SERROTE LISO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/82/1691247907_c680a7353663cf97dcc9.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A AÇÃO DOS AGENTES DE COMBATE AS ENDEMIAS BEM COMO MULTIRÃO DE LIMPEZA EM TODOS OS BAIRROS DETE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/81/1691247766_27feadd158004a81b58f.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A REFORMA DO TELHADO DO MERCADO DE PEIXE E DO MERCADO PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/80/1691247641_2c8f959b86472344da88.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO O REPARO DO CALÇAMENTO DA RUA MANOEL FLORÊNCIO DA SILVA NO CENTRO DA CIDADE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/79/1691247547_4e059059ff2867d733df.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO O CALÇAMENTO E SANEAMENTO DA RUA DOS MANGUEZAIS NO LOTEAMENTO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/78/ricacio.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A EXPANSÃO DOS ATENDIMENTOS ODONTOLÓGICOS NOTURNOS AOS DEMAIS BAIRROS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/77/arquivo_928.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE PROVIDENCIE O CALÇAMENTO DAS RUAS SÃO JOÃO E SÃO MATEUS, AMBAS NO BAIRRO SANTA CLARA II.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/76/arquivo_927.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE MANDEM RECURSOS PARA A SAÚDE COM DESTINO A COMPRA DE UM VEÍCULO DE MÉDIO PORTE, UMA VAN, PARA SER USADO NOS TRANSPORTES DOS PACIENTES DE NOSSO MUNICÍPIO PARA CIDADES VIZINHAS A FIM DE REALIZAREM EXAMES E CONSULTAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/75/arquivo_926.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA REALIZADO O CALÇAMENTO DA RUA PEDRO ALVES CABRAL.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/74/arquivo_925.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES DO IDH (INSTITUTO DE DESENVOLVIMENTO HUMANO).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/73/arquivo_924.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADO COM URGÊNCIA A PODAMENTO DE ARVORES AS MARGENS DA BR 104 NAS PROXIMIDADES DA ENTRADA PRINCIPAL DA CIDADE A AVENIDA MIGUEL PEREIRA NETO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/72/arquivo_923.pdf</t>
+  </si>
+  <si>
+    <t>REQUER DA SECRETARIA DE SAÚDE QUE SEJA REALIZADA A TROCA DE PRODUÇÕES DE RAIO-X. OBS. TROCA DO USO DE FILMES PA A PRODUÇÃO DE MODO DIGITAL.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/71/arquivo_922.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA DISPONIBILIZADO UMA CASA DE APOIO AOS PACIENTES E ACOMPANHANTES QUE SE DESLOCAM PELA MADRUGADA PARA REALIZAREM CONSULTAS E EXAMES EM RECIFE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/70/arquivo_921.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA FEITO A REFORMA E REQUALIFICAÇÃO DA PRAÇA MELO BASTOS QUE SE ENCONTRA EM SITUAÇÃO PRECÁRIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/69/arquivo_920.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A PROVIDÊNCIA DE CESTOS E TONÉIS DE LIXO PARA A AVENIDA FAZENDEIRO HELENO DE OLIVEIRA, SANTA CLARA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/68/arquivo_919.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CELPE A SUBSTITUIÇÃO DO TRANSFORMADOR DE ENERGIA DA RUA OLIVIA DE OLIVEIRA ALVES, A LIMPEZA, ILUMINAÇÃO E SANEAMENTO DA RUA ACIMA MENCIONADA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/67/arquivo_918.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA RECUPERADO A ANTIGA ESCOLA INÉS BARBALHO NA LOCALIDADE DO SITIO SERRA VERDE DE APRÍGIO PARA UM POSTO DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/66/arquivo_917.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADO AS DENOMINAÇÕES COM PLACAS INDICATIVAS NAS RUAS DA NOSSA CIDADE DE CUPIRA DE ACORDO COM A LEI MUNICIPAL N. 071/DE 11/11/2013 LEI EM ANEXO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/65/arquivo_916.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE PROVIDENCIE O REPARO DOS CALÇAMENTOS DA AVENIDA REGINA ALVES E RUA SEVERINO BALA, AMBAS LOCALIZADAS BA COHAB.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/64/arquivo_915.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE PROVIDENCIE O CALÇAMENTO E SANEAMENTO DA RUA ANTERO CLARINDO DA SILVA, BAIRRO DA CAIXA D'ÁGUA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/63/arquivo_914.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CRIAÇÃO DE UM CENTRO DE ATENDIMENTO AMBULATORIAL PARA CRIANÇAS E ADOLESCENTES DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/62/arquivo_913.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO REUNIÃO COM A CELPE PARA SOLUCIONAR O FORNECIMENTO DE ENERGIA NO BAIRRO GLÓRIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/61/arquivo_912.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO PEDIDO DE INFORMAÇÕES DE ACORDO COM O PDF ANEXO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/60/arquivo_911.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO UM COMPLEXO ESPORTIVO COM PRAÇA E QUADRA DE FUTSAL, SOCIETY, NO LOTEAMENTO JUAREZ LOPES.</t>
+  </si>
+  <si>
+    <t>QUERIMENTO SAIU DE PAUTA DEVIDO A AUSÊNCIA DO VEREADOR.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/58/arquivo_910.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO INSTALAÇÃO DE UM "LETREIRO" NA ENTRADA DA CIDADE NA AVENIDA MIGUEL PEREIRA NETO COM O NOME "BEM VINDOS A CUPIRA, A TERRA DO ENXOVAL DE BEBÊ".</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/57/arquivo_909.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A VOLTA DAS FESTAS JUNINAS EM CUPIRA - PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/56/arquivo_908.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO AO PREFEITO CONSULTAS OFTALMOLÓGICAS BEM COMO ENTREGA DE ÓCULOS PARA A POPULAÇÃO CUPIRENSE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/55/arquivo_907.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO MAQUINAS PARA ARRUMAR AS RUAS DO LOTEAMENTO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO RETIRADO DE PAUTA DEVIDO AUSÊNCIA DO VEREADOR</t>
+  </si>
+  <si>
+    <t>AUSÊNCIA DO VEREADOR O REQUERIMENTO FOI RETIRADO DE PAUTA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/52/arquivo_906.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA REALIZADO MELHORIA NO DORMITÓRIO/REPOUSO, CURSOS, APRIMORAMENTO E MATERIAIS EPI's PARA O SAMU.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/51/arquivo_905.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A SOLICITAÇÃO DO PROGRAMA REMÉDIO EM CASA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/50/arquivo_904.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ELABORADO UM PROJETO PARA CONSTRUÇÃO DE UMA PISCINA SEMIOLÍMPICA NO COMPLEXO ESPORTIVO COHAB.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/49/arquivo_903.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA IMPLANTADO O PROGRAMA MÃE CORUJA PARA NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>REQUER QUE A COMPESA PROTAGONIZE AS AÇÕES DE SANEAMENTO BÁSICO COM ENCANAMENTO PARA LEVAR ÁGUA TRATADA À VILA LAJE DE SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/47/arquivo_901.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA REALIZADA A OBRA DE COBERTURA DA QUADRA POLIESPORTIVA DA VILA DE LAJE DE SÃO JOSE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/46/arquivo_900.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA DE INCENTIVO FINANCEIROS AOS CATADORES DE MATÉRIAS RECICLÁVEIS - BOLSA RECICLAGEM ATRAVÉS DO PROJETO DE LEI N. 153 DE 07 DE AGOSTO DE 2019.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/45/arquivo_899.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OS PROCEDIMENTOS ADOTADOS PELA SECRETARIA DE EDUCAÇÃO QUANTO A QUESTÃO DOS FUNCIONÁRIOS QUE NECESSITA APRESENTAR ATESTADO MÉDICO E NÃO ESTÁ SENDO ACEITO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/44/arquivo_898.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA FEITO UM CURRAL, UMA SANGRA E UMA CARREGADEIRA PARA VACINAÇÃO DOS GADOS NA COMUNIDADE DE ALTO DO MEIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/43/arquivo_897.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA VISTA A DRENAGEM DE ÁGUA DAS CUVAS DO LOTEAMENTO SANTO ANTÔNIO, RUA DA CAIXA D'ÁGUA E PRINCIPALMENTE A RUA LOURO PAULO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/42/arquivo_896.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADO MURO DE PROTEÇÃO NOS PSFs DOS BAIRROS CAIXA D'ÁGUA, GLORIA, COHAB E OS QUE ESTIVEREM SEM PROTEÇÃO, E A PRESENÇA DE VIGIAS NOTURNOS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/41/arquivo_895.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADO UMA CASA PARA ACOLHER O TRATAMENTO DE CRIANÇAS COM TEA (TRANSTORNO DE ESPECTRO AUTISTA) E SUAS FAMÍLIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/40/arquivo_894.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA FEITA A LIMPEZA E DESASSOREAMENTO DO RIO PANELAS E SEU AFLUENTE, O RIACHO DO MAMÃO.</t>
+  </si>
+  <si>
+    <t>MATÉRIA RETIRADA DE PAUTA. AUTOR DA PROPOSIÇÃO NÃO COMPARECEU, DESTA FORMA É RETIRADO DA ORDEM DO DIA E EXPEDIENTE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/38/arquivo_893.pdf</t>
+  </si>
+  <si>
+    <t>REQUER PROVIDÊNCIA COM URGÊNCIA O ACOMPANHAMENTO E DEVIDOS PROCEDIMENTOS PARA CUIDAR DA MENINA (MULHER) POPULARMENTE CONHECIDA COMO "FECHOSA".</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/37/arquivo_892.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO NA COMUNIDADE DE SERRA VERDE DE APRÍGIO, ZONA RURAL DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/36/arquivo_891.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A PAVIMENTAÇÃO DA RUA DAS MANGUEIRAS NO LOTEAMENTO SANTO ANTÔNIO. DE MODO GERAL, A PAVIMENTAÇÃO DE TODAS AS RUAS DO CITADO LOTEAMENTO EM CUPIRA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/35/arquivo_890.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA AVENIDA MIGUEL PEREIRA NETO NAS PROXIMIDADES DA CASA N 175 NO SENTIDO CENTRO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/34/arquivo_889.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA CONSTRUÍDO UMA PRAÇA NAS PROXIMIDADES DA PONTE DA AVENIDA MIGUEL PEREIRA NETO (DEFRONTE A POPULAR RUA DO SOL) QUE SEJA DENOMINADA PRAÇA DA BÍBLIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/33/arquivo_888.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA OFERECIDO CURSO DE HUMANIZAÇÃO PARA OS FUNCIONÁRIOS DA SAÚDE DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/32/arquivo_887.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJAM TOMADAS PROVIDENCIAS EM CARÁTER DE URGÊNCIA COM UM LOCAL PARA CASTRAÇÃO E PARA COLOCAR OS ANIMAIS DE RUA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/31/arquivo_884.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ADEQUAÇÕES NO COMPLEXO ESPORTIVO COHAB, EM CARÁTER DE URGÊNCIA, BANHEIROS COM ACESSIBILIDADE, PROTEÇÃO NA ÁREA FUTMESA, PROTEÇÃO DOS EQUIPAMENTOS DE MUSCULAÇÃO E OUTROS</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/30/arquivo_883.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJAM TOMAS PROVIDENCIAS COM UM BUEIRO NA RUA LOURO PAULO, POR TRÁS DO MERCADO PADRE CICERO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/29/arquivo_882.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADA A IMPLANTAÇÃO DE UM RETORNO, LIGANDO A AVENIDA MIGUEL PEREIRA NETO, À RUA SEVERIANO ALVES DE MELO, NO BAIRRO LIBERDADE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/28/arquivo_881.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA PROVIDENCIADA A MANUTENÇÃO DA ESTRADA DE TERRA QUE DÁ ACESSO À TABULEIRO, LAJE DE SÃO JOSÉ E SERRA VERDE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/27/arquivo_880.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA INCLUSA AS AULAS DE JUDÔ, DE FORMA GRATUITA NAS ESCOLAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/26/arquivo_879.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REFORMA E REQUALIFICAÇÃO DA BIBLIOTECA MUNICIPAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/25/arquivo_886.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AS INFORMAÇÕES: 1- RELAÇÃO DAS DESPESAS DE COMBUSTÍVEIS; 2- RELAÇÃO DOS VEÍCULOS CONTRATADOS POR SECRETARIAS; 3- RELAÇÃO DE EMPRESAS DESTES REFERIDOS CONTRATOS DE LOCAÇÃO; 4- MODALIDADE DE CONTRATAÇÃO DE VEÍCULOS; 5- ESSAS INFORMAÇÕES ACIMA SOLICITADAS DURANTE O PERÍODO DOS ÚLTIMOS 12 MESES.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/24/arquivo_885.pdf</t>
+  </si>
+  <si>
+    <t>REQUER COPIA DE CONTAS DO TCE PE A FIM DE QUE INFORMEM: A) RELAÇÃO CONTENDO O NOME DE TODOS OS CARGOS DE DIREÇÃO, ASSESSORAMENTO E CHEFIA; B) CÓPIA DE TODAS AS PORTARIAS DE NOMEAÇÃO DE CARGOS MENCIONADOS; C) INCLUIR TAMBÉM UMA RELAÇÃO DE PARENTESCO A SER SEGUIDO PELAS RESPOSTAS AS INFORMAÇÕES; D) RELAÇÃO DE TODOS OS COLABORADORES E OU FUNCIONÁRIOS E TERCEIRIZADOS QUE PRESTAM OU PRESTARÃO SERVIÇO A SECRETARIA DE SAÚDE IDH - INSTITUTO DE DESENVOLVIMENTO HUMANO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/23/arquivo_878.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA REALIZADA AMPLIAÇÃO DA RUA GENÉSIO MARIANO DE OLIVEIRA, RUA POR TRÁS DA PREFEITURA E PERMUTA DA CASA DO MORADOR.</t>
+  </si>
+  <si>
+    <t>OBS. O REQUERIMENTO  22/2023 SAIU DE PAUTA DEVIDO O VEREADOR AUTOR NÃO ESTAR PRESENTE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/21/arquivo_877.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA REALIZADO MANUTENÇÃO DA ILUMINAÇÃO PUBLICA, LIMPEZA DO CEMITÉRIO SÃO JOÃO BATISTA E QUE SEJA PROVIDENCIADO FECHADURA PARA O PORTÃO DO REFERIDO CEMITÉRIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/20/arquivo_876.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA SOLICITADO AO CHEFE DO EXECUTIVO SR. JOSE MARIA LEITE DE MACEDO, A PRESENÇA DA GUARDA MUNICIPAL NO DIA DAS SESSÕES ORDINÁRIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/19/arquivo_875.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA REALIZADO A MANUTENÇÃO DA PRAÇA MESTRE ZUZA ONDE SE ENCONTRA COM BRINQUEDOS QUEBRADOS E IMPOSSIBILITADOS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/18/arquivo_874.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A PAVIMENTAÇÃO EM CALÇAMENTO DA VILA CHÃ DOS BASÍLIOS EM CHÃ DAS PANELAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/17/arquivo_873.pdf</t>
+  </si>
+  <si>
+    <t>REQUER PRESTAR AS INFORMAÇÕES E OS ESCLARECIMENTOS SOBRE: 1-A FALTA DE MEDICAÇÃO; 2-APRESENTE RELAÇÃO DAS DESPESAS DE COMBUSTÍVEL DA SECRETARIA DE SAÚDE; 3-INFORMAÇÕES SOBRE A QUEDA NOS ÍNDICES DO PREVINE BRASIL; 4-PRESTAR CONTAS DOS ÚLTIMOS 2 ANOS DAS DESPESAS DA SECRETARIA DE SAÚDE JUNTO AO INSTITUTO DE DESENVOLVIMENTO HUMANO (IDH)</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/16/arquivo_872.pdf</t>
+  </si>
+  <si>
+    <t>A TUBULAÇÃO PARA ABASTECIMENTO DE ÁGUA DA VILA DE CHÃ DE PANELAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/15/arquivo_871.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REFORMA DO MERCADO DE FARINHA, AÇOUGUE DO CENTRO E DO BAIRRO NOVO HORIZONTE E O MERCADO DE PEIXE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/14/arquivo_870.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A DISPONIBILIZAÇÃO DE EXAME DE VIS E ÓCULOS GRATUITO PARA ALUNOS QUE NECESSITAM DO USO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/13/arquivo_869.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA DISPONIBILIZADO O EXAME DE DETECÇÃO DE TIPO SANGUÍNEO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/12/arquivo_868.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONSTRUÇÃO DE UMA CAPELA, COMO TAMBÉM A EECUÇAO DOS SERVIÇOS DE LIMPEZA E MANUTENÇÃO DO MATO QUE ESTÁ ALTO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/11/arquivo_867.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O COMPLEMENTO QUE FICA SITUADA NA VILA DE GRAVATA-AÇU NA PARTE ALTA DA VILA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/10/arquivo_866.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REQUALIFICAÇÃO DA PRAÇA DE GRAVATA-AÇU COM CONSTRUÇÃO DE UMA ÁREA DE ESPORTES COM QUADRA DE AREIA, CIMENTO E MAQUINÁRIO PARA EXERCÍCIOS FÍSICOS.</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/9/arquivo_865.pdf</t>
   </si>
   <si>
     <t>REQUER O INCENTIVO AO ESPORTE FEMININO E IGUALDADE AOS EVENTOS REALIZADOS NA NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/10/arquivo_866.pdf</t>
-[...544 lines deleted...]
-  <si>
     <t>REQ2°</t>
   </si>
   <si>
     <t>Requerimento 2° período</t>
-  </si>
-[...166 lines deleted...]
-    <t>QUE PROVIDENCIE A RETIRADA DOS ANIMAIS (BOIS E CAVALOS) DAS RUAS DA AVENIDA ETELVINO LINS.</t>
   </si>
   <si>
     <t>DAVID AMORIM_x000D_
 MELSON DE TICA</t>
   </si>
   <si>
     <t>A Prefeitura Municipal de Cupira junto à secretaria de saúde que providencie um transporte TFD para Garanhuns.</t>
+  </si>
+  <si>
+    <t>QUE PROVIDENCIE A RETIRADA DOS ANIMAIS (BOIS E CAVALOS) DAS RUAS DA AVENIDA ETELVINO LINS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_064.2023.docx</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADO A INSTALAÇÃO DE UMA EXTENSÃO DE REDE ELÉTRICA, NA 1ª TRAVESSA RUI GAMA, BAIRRO PORTAL DA FÉ, DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_063.2023.docx</t>
+  </si>
+  <si>
+    <t>QUE PROVIDENCIE ATENDIMENTO MÉDICO NA COMUNIDADE DO SÍTIO CHATA, A CADA 15 DIAS, APÓS A INULTILIZAÇÃO DO COLÉGIO DA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_no_062.2023.docx</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADO UM LEVANTAMENTO DOS MORADORES DE RUA E ALCOÓLATRAS QUE TRANSITAM NAS PROXIMIDADES DA IGREJA MATRIZ DO CENTRO, AÇOUGUE MUNICIPAL E MERCADO DE PEIXE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_no_061.2023.docx</t>
+  </si>
+  <si>
+    <t>Instalação da UBS 10.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_no_060.2023.docx</t>
+  </si>
+  <si>
+    <t>Troca da iluminação do Sítio Imbiruçú 1.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_no_059.2023.docx</t>
+  </si>
+  <si>
+    <t>que seja feita a limpeza de rios e riachos aqui em nosso município, como também que a equipe dos agentes de endemias façam visitas junto ao carro fumacê nos bairro.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_no_058.2023.docx</t>
+  </si>
+  <si>
+    <t>Que seja feita a comunicação à toda a população sobre os números utilizados pelo SAMU.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_no_057.2023.docx</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_056.2023.docx</t>
+  </si>
+  <si>
+    <t>Que seja providenciado com urgência a regularização da Coleta de Lixo no nosso município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_055.2023.docx</t>
+  </si>
+  <si>
+    <t>Que seja feito com urgência a limpeza do canal de rede de saneamento no centro da cidade nas proximidades das ruas Padre Félix Barreto, Dom Pedro II e Regina Bernardo (rua do Heloiza Recepções).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_no_054.2023.docx</t>
+  </si>
+  <si>
+    <t>Construído baterias de dois banheiros e vestiários com acessibilidade no complexo da Cohab, na praça Ana Leticia e na praça Padre Cícero.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_041.2023.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja adicionada mais uma Médica Pediatra para atender na Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_040.2023.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja feita a pavimentação em calçamento da rua Antônia Barros da silva, bairro Glória.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no_039.2023.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja providenciada uma quadra Poliesportiva Society com grama sintética para a Escola Hilda Vieira Ferreira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requeriemento_-_ricacio.pdf</t>
+  </si>
+  <si>
+    <t>que seja encaminhado apelo ao Excelentíssimo Senhor Prefeito do Município de Cupira, Eduardo da Fonseca Lira, junto a Secretaria de Infraestrutura, Guarda Municipal e Detrac que seja fechado um lado da Avenida Miguel Pereira Neto nos finais de semana, para que as pessoas possam andar de bicicleta.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/92/jose_edvan.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado apelo ao Excelentíssimo Senhor Prefeito do Município de Cupira, Eduardo da Fonseca Lira, através da Secretaria de Infraestrutura, na pessoa do Sr. André Macedo, que seja feito com urgência a capinação, reposição e iluminação pública e limpeza em geral no loteamento Morada Nobre.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/93/adjailson_jose_-.pdf</t>
+  </si>
+  <si>
+    <t>que seja encaminhado apelo ao Excelentíssimo Senhor Prefeito do Município de Cupira, Eduardo da Fonseca Lira, que seja realizado a mudança dos ferros das tarimbas do açougue, bem como a troca da cerâmica.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/136/15_rec.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO PROGRAMA MENSAGENS E FATOS DA VIDA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/127/11.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A DESCARACTERIZAÇÃO DE ÔNIBUS ESCOLARES PARA ATENDER OUTROS FINS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/126/10.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO AUDIÊNCIA PÚBLICA PARA EXPLANAÇÃO SOBRE A JORNADA DE TRABALHO DOS PROFESSORES DE NOSSO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/125/9.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO NOMEAÇÃO DE UM DEFENSOR PÚBLICO PARA A COMARCA DE CUPIRA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/124/8.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/123/7.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO CALÇAMENTO EM RUAS DE NOSSO MUNICÍPIO CONFORME DOCUMENTO ANEXO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/122/6.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A IMPLANTAÇÃO DO ACESSO LIGANDO A RUA SEVERIANO ALVES DE MELO, BAIRRO LIBERDADE, A AVENIDA MIGUEL PEREIRA NETO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/121/5.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/120/04.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO PAVIMENTAÇÃO CAPINAGEM CONCLUSÃO DE OBRAS DE CALÇAMENTO, DO ACESSO QUE LIGA O LOTEAMENTO MARIA JOSEFA A BR 104</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/119/03.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO ABERTURA DO BLOCO CIRÚRGICO DO HOSPITAL JOSÉ VERÍSSIMO DE SOUZA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/118/02.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO A RECUPERAÇÃO DA ESTRUTURA DA CASA DE FARINHA DO SÍTIO BREJINHO DO RIACHÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/117/01.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1446,4664 +1446,4664 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/244/emenda_impositiva_no_01_-1-_emerson_ferreira_calado_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/245/emenda_impositiva_no_02_-_eden_vinicius_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_impositiva_no_03_-_eden_vinicius__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_impositiva_no_04_-_elissandra_lins_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/248/emenda_impositiva_no_05_-_elissandra_lins_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_impositiva_no_06_-_geneci__-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/250/emenda_impositiva_no_07_-_naldo_bigode___-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_impositiva_no_08_-_naldo_bigode_-_saude__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_impositiva_no_09_-_ricacio_-_saude__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_impositiva_no_10_-_ricacio_-_saude__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/254/emenda_impositiva_no_11_-_david_amorim_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/255/emenda_impositiva_no_12_-_david_amorim_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/256/emenda_impositiva_no_13_-_irmao_ernandes_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/257/emenda_impositiva_no_14_-_irmao_ernandes_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/258/emenda_impositiva_no_15_-_jose_edriano_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/259/emenda_impositiva_no_16_-_jose_edriano__-_saude_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/260/emenda_impositiva_no_17_-_edva_e_bonequinho__-_saude_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_impositiva_no_18_-_edva_e_bonequinho__-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_n_012.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_013.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_n_014.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_015.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/269/239.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_n_240.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_n_244.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_245.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_n_246.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_n_247.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_n_248.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_249.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_250.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_decreto_003_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_decreto_legislativo_n06.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_decreto_legislativo_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_decreto_legislativo_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/9/arquivo_865.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/10/arquivo_866.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/11/arquivo_867.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/12/arquivo_868.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/13/arquivo_869.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/14/arquivo_870.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/15/arquivo_871.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/16/arquivo_872.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/17/arquivo_873.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/18/arquivo_874.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/19/arquivo_875.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/20/arquivo_876.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/21/arquivo_877.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/23/arquivo_878.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/24/arquivo_885.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/25/arquivo_886.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/26/arquivo_879.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/27/arquivo_880.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/28/arquivo_881.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/29/arquivo_882.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/30/arquivo_883.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/31/arquivo_884.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/32/arquivo_887.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/33/arquivo_888.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/34/arquivo_889.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/35/arquivo_890.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/36/arquivo_891.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/37/arquivo_892.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/38/arquivo_893.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/40/arquivo_894.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/41/arquivo_895.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/42/arquivo_896.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/43/arquivo_897.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/44/arquivo_898.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/45/arquivo_899.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/46/arquivo_900.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/47/arquivo_901.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/49/arquivo_903.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/50/arquivo_904.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/51/arquivo_905.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/52/arquivo_906.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/55/arquivo_907.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/56/arquivo_908.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/57/arquivo_909.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/58/arquivo_910.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/60/arquivo_911.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/61/arquivo_912.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/62/arquivo_913.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/63/arquivo_914.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/64/arquivo_915.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/65/arquivo_916.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/66/arquivo_917.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/67/arquivo_918.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/68/arquivo_919.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/69/arquivo_920.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/70/arquivo_921.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/71/arquivo_922.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/72/arquivo_923.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/73/arquivo_924.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/74/arquivo_925.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/75/arquivo_926.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/76/arquivo_927.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/77/arquivo_928.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/78/ricacio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/79/1691247547_4e059059ff2867d733df.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/80/1691247641_2c8f959b86472344da88.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/81/1691247766_27feadd158004a81b58f.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/82/1691247907_c680a7353663cf97dcc9.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/83/1691248032_3cf0674279b8a4115662.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/84/1691248223_049cf26f02aea6581096.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/85/1691248489_62fab5aa4f332589c0d5.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/86/1691248634_d98c2c9903be0e376211.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/87/1691248716_4d7ef1ff2e018f515abb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/88/1691248790_83cd31ef8af92806ee51.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1691248881_77d5b15d7c141094c133.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/90/1691249097_6c746668b34de6afcbfa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/117/01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/118/02.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/119/03.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/120/04.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/121/5.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/122/6.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/123/7.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/124/8.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/125/9.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/126/10.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/127/11.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/136/15_rec.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/93/adjailson_jose_-.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/92/jose_edvan.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requeriemento_-_ricacio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no_039.2023.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_040.2023.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_041.2023.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_no_054.2023.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_055.2023.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_056.2023.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_no_057.2023.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_no_058.2023.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_no_059.2023.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_no_060.2023.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_no_061.2023.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_no_062.2023.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_063.2023.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_064.2023.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_impositiva_no_18_-_edva_e_bonequinho__-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/260/emenda_impositiva_no_17_-_edva_e_bonequinho__-_saude_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/259/emenda_impositiva_no_16_-_jose_edriano__-_saude_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/258/emenda_impositiva_no_15_-_jose_edriano_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/257/emenda_impositiva_no_14_-_irmao_ernandes_-__loa_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/256/emenda_impositiva_no_13_-_irmao_ernandes_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/255/emenda_impositiva_no_12_-_david_amorim_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/254/emenda_impositiva_no_11_-_david_amorim_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/253/emenda_impositiva_no_10_-_ricacio_-_saude__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/252/emenda_impositiva_no_09_-_ricacio_-_saude__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/251/emenda_impositiva_no_08_-_naldo_bigode_-_saude__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/250/emenda_impositiva_no_07_-_naldo_bigode___-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/249/emenda_impositiva_no_06_-_geneci__-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/248/emenda_impositiva_no_05_-_elissandra_lins_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/247/emenda_impositiva_no_04_-_elissandra_lins_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/246/emenda_impositiva_no_03_-_eden_vinicius__-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/245/emenda_impositiva_no_02_-_eden_vinicius_-_saude_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/244/emenda_impositiva_no_01_-1-_emerson_ferreira_calado_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_decreto_legislativo_n_08.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_decreto_legislativo_n_07.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_decreto_legislativo_n06.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_decreto_003_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_n_250.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_n_249.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_n_248.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_n_247.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_n_246.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_245.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_n_244.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_n_240.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/269/239.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_n_015.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_n_014.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_n_013.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_n_012.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/90/1691249097_6c746668b34de6afcbfa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/89/1691248881_77d5b15d7c141094c133.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/88/1691248790_83cd31ef8af92806ee51.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/87/1691248716_4d7ef1ff2e018f515abb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/86/1691248634_d98c2c9903be0e376211.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/85/1691248489_62fab5aa4f332589c0d5.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/84/1691248223_049cf26f02aea6581096.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/83/1691248032_3cf0674279b8a4115662.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/82/1691247907_c680a7353663cf97dcc9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/81/1691247766_27feadd158004a81b58f.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/80/1691247641_2c8f959b86472344da88.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/79/1691247547_4e059059ff2867d733df.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/78/ricacio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/77/arquivo_928.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/76/arquivo_927.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/75/arquivo_926.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/74/arquivo_925.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/73/arquivo_924.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/72/arquivo_923.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/71/arquivo_922.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/70/arquivo_921.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/69/arquivo_920.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/68/arquivo_919.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/67/arquivo_918.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/66/arquivo_917.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/65/arquivo_916.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/64/arquivo_915.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/63/arquivo_914.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/62/arquivo_913.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/61/arquivo_912.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/60/arquivo_911.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/58/arquivo_910.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/57/arquivo_909.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/56/arquivo_908.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/55/arquivo_907.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/52/arquivo_906.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/51/arquivo_905.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/50/arquivo_904.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/49/arquivo_903.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/47/arquivo_901.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/46/arquivo_900.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/45/arquivo_899.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/44/arquivo_898.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/43/arquivo_897.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/42/arquivo_896.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/41/arquivo_895.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/40/arquivo_894.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/38/arquivo_893.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/37/arquivo_892.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/36/arquivo_891.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/35/arquivo_890.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/34/arquivo_889.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/33/arquivo_888.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/32/arquivo_887.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/31/arquivo_884.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/30/arquivo_883.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/29/arquivo_882.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/28/arquivo_881.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/27/arquivo_880.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/26/arquivo_879.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/25/arquivo_886.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/24/arquivo_885.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/23/arquivo_878.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/21/arquivo_877.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/20/arquivo_876.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/19/arquivo_875.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/18/arquivo_874.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/17/arquivo_873.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/16/arquivo_872.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/15/arquivo_871.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/14/arquivo_870.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/13/arquivo_869.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/12/arquivo_868.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/11/arquivo_867.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/10/arquivo_866.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/9/arquivo_865.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_no_064.2023.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_no_063.2023.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/273/requerimento_no_062.2023.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/272/requerimento_no_061.2023.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/271/requerimento_no_060.2023.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento_no_059.2023.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_no_058.2023.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/243/requerimento_no_057.2023.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_056.2023.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_055.2023.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_no_054.2023.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_041.2023.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_040.2023.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_no_039.2023.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requeriemento_-_ricacio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/92/jose_edvan.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/93/adjailson_jose_-.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/136/15_rec.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/127/11.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/126/10.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/125/9.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/124/8.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/123/7.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/122/6.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/121/5.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/120/04.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/119/03.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/118/02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2023/117/01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="138.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>290</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>2023</v>
       </c>
       <c r="C2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="B3">
         <v>2023</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="B4">
         <v>2023</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B5">
         <v>2023</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="B6">
         <v>2023</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="B7">
         <v>2023</v>
       </c>
       <c r="C7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B9">
         <v>2023</v>
       </c>
       <c r="C9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B10">
         <v>2023</v>
       </c>
       <c r="C10">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B11">
         <v>2023</v>
       </c>
       <c r="C11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>253</v>
       </c>
       <c r="B12">
         <v>2023</v>
       </c>
       <c r="C12">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B13">
         <v>2023</v>
       </c>
       <c r="C13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B14">
         <v>2023</v>
       </c>
       <c r="C14">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B15">
         <v>2023</v>
       </c>
       <c r="C15">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>267</v>
+        <v>244</v>
       </c>
       <c r="B21">
         <v>2023</v>
       </c>
       <c r="C21">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="H21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>2023</v>
       </c>
       <c r="C22">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="B23">
         <v>2023</v>
       </c>
       <c r="C23">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="H23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="B24">
         <v>2023</v>
       </c>
       <c r="C24">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="H24" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>282</v>
+        <v>240</v>
       </c>
       <c r="B25">
         <v>2023</v>
       </c>
       <c r="C25">
-        <v>15</v>
+        <v>634</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="H25" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>285</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26">
-        <v>16</v>
+        <v>633</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E26" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>286</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27">
-        <v>17</v>
+        <v>632</v>
       </c>
       <c r="D27" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>292</v>
+        <v>237</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28">
-        <v>18</v>
+        <v>631</v>
       </c>
       <c r="D28" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E28" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>269</v>
+        <v>236</v>
       </c>
       <c r="B29">
         <v>2023</v>
       </c>
       <c r="C29">
-        <v>239</v>
+        <v>628</v>
       </c>
       <c r="D29" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
         <v>76</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>266</v>
+        <v>115</v>
       </c>
       <c r="B30">
         <v>2023</v>
       </c>
       <c r="C30">
-        <v>240</v>
+        <v>620</v>
       </c>
       <c r="D30" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F30" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>241</v>
+        <v>114</v>
       </c>
       <c r="B31">
         <v>2023</v>
       </c>
       <c r="C31">
-        <v>244</v>
+        <v>619</v>
       </c>
       <c r="D31" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E31" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="H31" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>242</v>
+        <v>113</v>
       </c>
       <c r="B32">
         <v>2023</v>
       </c>
       <c r="C32">
-        <v>245</v>
+        <v>618</v>
       </c>
       <c r="D32" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E32" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>275</v>
+        <v>112</v>
       </c>
       <c r="B33">
         <v>2023</v>
       </c>
       <c r="C33">
-        <v>246</v>
+        <v>617</v>
       </c>
       <c r="D33" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E33" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F33" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>276</v>
+        <v>111</v>
       </c>
       <c r="B34">
         <v>2023</v>
       </c>
       <c r="C34">
-        <v>247</v>
+        <v>616</v>
       </c>
       <c r="D34" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E34" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F34" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>277</v>
+        <v>110</v>
       </c>
       <c r="B35">
         <v>2023</v>
       </c>
       <c r="C35">
-        <v>248</v>
+        <v>476</v>
       </c>
       <c r="D35" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E35" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F35" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="D36" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F36" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="B37">
         <v>2023</v>
       </c>
       <c r="C37">
-        <v>250</v>
+        <v>218</v>
       </c>
       <c r="D37" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E37" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F37" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>287</v>
+        <v>109</v>
       </c>
       <c r="B38">
         <v>2023</v>
       </c>
       <c r="C38">
-        <v>251</v>
+        <v>214</v>
       </c>
       <c r="D38" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E38" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F38" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H38" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>288</v>
+        <v>105</v>
       </c>
       <c r="B39">
         <v>2023</v>
       </c>
       <c r="C39">
-        <v>252</v>
+        <v>207</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E39" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H39" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="B40">
         <v>2023</v>
       </c>
       <c r="C40">
-        <v>3</v>
+        <v>172</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E40" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="F40" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B41">
         <v>2023</v>
       </c>
       <c r="C41">
-        <v>6</v>
+        <v>141</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="F41" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>280</v>
+        <v>104</v>
       </c>
       <c r="B42">
         <v>2023</v>
       </c>
       <c r="C42">
-        <v>7</v>
+        <v>139</v>
       </c>
       <c r="D42" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E42" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="F42" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="H42" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="B43">
         <v>2023</v>
       </c>
       <c r="C43">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E43" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="F43" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="H43" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>103</v>
+        <v>281</v>
       </c>
       <c r="B44">
         <v>2023</v>
       </c>
       <c r="C44">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="E44" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="F44" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="H44" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>9</v>
+        <v>280</v>
       </c>
       <c r="B45">
         <v>2023</v>
       </c>
       <c r="C45">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="E45" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="F45" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="H45" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="B46">
         <v>2023</v>
       </c>
       <c r="C46">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="E46" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="F46" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="H46" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="B47">
         <v>2023</v>
       </c>
       <c r="C47">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="E47" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="H47" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="B48">
         <v>2023</v>
       </c>
       <c r="C48">
-        <v>12</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E48" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F48" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>13</v>
+        <v>287</v>
       </c>
       <c r="B49">
         <v>2023</v>
       </c>
       <c r="C49">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E49" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F49" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="H49" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>14</v>
+        <v>279</v>
       </c>
       <c r="B50">
         <v>2023</v>
       </c>
       <c r="C50">
-        <v>14</v>
+        <v>250</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F50" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="H50" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="B51">
         <v>2023</v>
       </c>
       <c r="C51">
-        <v>15</v>
+        <v>249</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E51" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="H51" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>16</v>
+        <v>277</v>
       </c>
       <c r="B52">
         <v>2023</v>
       </c>
       <c r="C52">
-        <v>16</v>
+        <v>248</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E52" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F52" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="H52" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>17</v>
+        <v>276</v>
       </c>
       <c r="B53">
         <v>2023</v>
       </c>
       <c r="C53">
-        <v>17</v>
+        <v>247</v>
       </c>
       <c r="D53" t="s">
+        <v>102</v>
+      </c>
+      <c r="E53" t="s">
+        <v>103</v>
+      </c>
+      <c r="F53" t="s">
+        <v>76</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>18</v>
+        <v>275</v>
       </c>
       <c r="B54">
         <v>2023</v>
       </c>
       <c r="C54">
-        <v>18</v>
+        <v>246</v>
       </c>
       <c r="D54" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E54" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F54" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="H54" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>19</v>
+        <v>242</v>
       </c>
       <c r="B55">
         <v>2023</v>
       </c>
       <c r="C55">
-        <v>19</v>
+        <v>245</v>
       </c>
       <c r="D55" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E55" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F55" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="H55" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="B56">
         <v>2023</v>
       </c>
       <c r="C56">
-        <v>20</v>
+        <v>244</v>
       </c>
       <c r="D56" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E56" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="H56" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>21</v>
+        <v>266</v>
       </c>
       <c r="B57">
         <v>2023</v>
       </c>
       <c r="C57">
-        <v>21</v>
+        <v>240</v>
       </c>
       <c r="D57" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E57" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F57" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="H57" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>22</v>
+        <v>269</v>
       </c>
       <c r="B58">
         <v>2023</v>
       </c>
       <c r="C58">
-        <v>22</v>
+        <v>239</v>
       </c>
       <c r="D58" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E58" t="s">
-        <v>113</v>
+        <v>103</v>
+      </c>
+      <c r="F58" t="s">
+        <v>76</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="H58" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>23</v>
+        <v>292</v>
       </c>
       <c r="B59">
         <v>2023</v>
       </c>
       <c r="C59">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E59" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F59" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="H59" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>24</v>
+        <v>286</v>
       </c>
       <c r="B60">
         <v>2023</v>
       </c>
       <c r="C60">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E60" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F60" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="H60" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="B61">
         <v>2023</v>
       </c>
       <c r="C61">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E61" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F61" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="H61" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>26</v>
+        <v>282</v>
       </c>
       <c r="B62">
         <v>2023</v>
       </c>
       <c r="C62">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D62" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E62" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="H62" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>27</v>
+        <v>274</v>
       </c>
       <c r="B63">
         <v>2023</v>
       </c>
       <c r="C63">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D63" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E63" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="H63" t="s">
-        <v>152</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>28</v>
+        <v>270</v>
       </c>
       <c r="B64">
         <v>2023</v>
       </c>
       <c r="C64">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E64" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F64" t="s">
-        <v>142</v>
+        <v>50</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>153</v>
+        <v>131</v>
       </c>
       <c r="H64" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="B65">
         <v>2023</v>
       </c>
       <c r="C65">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E65" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F65" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="H65" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="B66">
         <v>2023</v>
       </c>
       <c r="C66">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="D66" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E66" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F66" t="s">
-        <v>142</v>
+        <v>50</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="H66" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="B67">
         <v>2023</v>
       </c>
       <c r="C67">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="D67" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E67" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F67" t="s">
+        <v>50</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="H67" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="B68">
         <v>2023</v>
       </c>
       <c r="C68">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D68" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E68" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="H68" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="B69">
         <v>2023</v>
       </c>
       <c r="C69">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="D69" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E69" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="H69" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="B70">
         <v>2023</v>
       </c>
       <c r="C70">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="D70" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E70" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F70" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="H70" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="B71">
         <v>2023</v>
       </c>
       <c r="C71">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="D71" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E71" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F71" t="s">
+        <v>146</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="H71" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="B72">
         <v>2023</v>
       </c>
       <c r="C72">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="D72" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E72" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F72" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="H72" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="B73">
         <v>2023</v>
       </c>
       <c r="C73">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="D73" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E73" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F73" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="H73" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="B74">
         <v>2023</v>
       </c>
       <c r="C74">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="D74" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E74" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F74" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="H74" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="B75">
         <v>2023</v>
       </c>
       <c r="C75">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="D75" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E75" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F75" t="s">
+        <v>141</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="H75" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="B76">
         <v>2023</v>
       </c>
       <c r="C76">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D76" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E76" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F76" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="H76" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="B77">
         <v>2023</v>
       </c>
       <c r="C77">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="D77" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E77" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F77" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="H77" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="B78">
         <v>2023</v>
       </c>
       <c r="C78">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="D78" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E78" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F78" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="H78" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="B79">
         <v>2023</v>
       </c>
       <c r="C79">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="D79" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E79" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F79" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="H79" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="B80">
         <v>2023</v>
       </c>
       <c r="C80">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="D80" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E80" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="H80" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="B81">
         <v>2023</v>
       </c>
       <c r="C81">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="D81" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E81" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F81" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="H81" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="B82">
         <v>2023</v>
       </c>
       <c r="C82">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="D82" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E82" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F82" t="s">
+        <v>141</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="H82" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B83">
         <v>2023</v>
       </c>
       <c r="C83">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="D83" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E83" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="H83" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="B84">
         <v>2023</v>
       </c>
       <c r="C84">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D84" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E84" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="H84" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="B85">
         <v>2023</v>
       </c>
       <c r="C85">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="D85" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E85" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F85" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="H85" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="B86">
         <v>2023</v>
       </c>
       <c r="C86">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D86" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E86" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F86" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="H86" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="B87">
         <v>2023</v>
       </c>
       <c r="C87">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="D87" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E87" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F87" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="H87" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="B88">
         <v>2023</v>
       </c>
       <c r="C88">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D88" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E88" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="H88" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B89">
         <v>2023</v>
       </c>
       <c r="C89">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="D89" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E89" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F89" t="s">
+        <v>146</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="H89" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="B90">
         <v>2023</v>
       </c>
       <c r="C90">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D90" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E90" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F90" t="s">
+        <v>146</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="H90" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="B91">
         <v>2023</v>
       </c>
       <c r="C91">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D91" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E91" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F91" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="H91" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B92">
         <v>2023</v>
       </c>
       <c r="C92">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D92" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E92" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="H92" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B93">
         <v>2023</v>
       </c>
       <c r="C93">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D93" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E93" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F93" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="H93" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B94">
         <v>2023</v>
       </c>
       <c r="C94">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D94" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E94" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F94" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H94" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B95">
         <v>2023</v>
       </c>
       <c r="C95">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D95" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E95" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F95" t="s">
+        <v>141</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>11</v>
+        <v>198</v>
       </c>
       <c r="H95" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>60</v>
       </c>
       <c r="B96">
         <v>2023</v>
       </c>
       <c r="C96">
         <v>60</v>
       </c>
       <c r="D96" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E96" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="H96" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B97">
         <v>2023</v>
       </c>
       <c r="C97">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D97" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E97" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="H97" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B98">
         <v>2023</v>
       </c>
       <c r="C98">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D98" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E98" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F98" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="H98" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B99">
         <v>2023</v>
       </c>
       <c r="C99">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D99" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E99" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F99" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="H99" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B100">
         <v>2023</v>
       </c>
       <c r="C100">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D100" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E100" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="F100" t="s">
+        <v>50</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="H100" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B101">
         <v>2023</v>
       </c>
       <c r="C101">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D101" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E101" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F101" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="H101" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="B102">
         <v>2023</v>
       </c>
       <c r="C102">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D102" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E102" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>225</v>
+        <v>11</v>
       </c>
       <c r="H102" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B103">
         <v>2023</v>
       </c>
       <c r="C103">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="D103" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E103" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="H103" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="B104">
         <v>2023</v>
       </c>
       <c r="C104">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="D104" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E104" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="H104" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B105">
         <v>2023</v>
       </c>
       <c r="C105">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D105" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E105" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F105" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="H105" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="B106">
         <v>2023</v>
       </c>
       <c r="C106">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D106" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E106" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F106" t="s">
-        <v>142</v>
+        <v>55</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="H106" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="B107">
         <v>2023</v>
       </c>
       <c r="C107">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="D107" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E107" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F107" t="s">
-        <v>142</v>
+        <v>55</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="H107" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B108">
         <v>2023</v>
       </c>
       <c r="C108">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="D108" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E108" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F108" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>237</v>
+        <v>11</v>
       </c>
       <c r="H108" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="B109">
         <v>2023</v>
       </c>
       <c r="C109">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D109" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E109" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F109" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="H109" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="B110">
         <v>2023</v>
       </c>
       <c r="C110">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D110" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E110" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="H110" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="B111">
         <v>2023</v>
       </c>
       <c r="C111">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="D111" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E111" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F111" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="H111" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="B112">
         <v>2023</v>
       </c>
       <c r="C112">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="D112" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E112" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F112" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="H112" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="B113">
         <v>2023</v>
       </c>
       <c r="C113">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="D113" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E113" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F113" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="H113" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="B114">
         <v>2023</v>
       </c>
       <c r="C114">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="D114" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E114" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F114" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="H114" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="B115">
         <v>2023</v>
       </c>
       <c r="C115">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="D115" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E115" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F115" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="H115" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="B116">
         <v>2023</v>
       </c>
       <c r="C116">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D116" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E116" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F116" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="H116" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="B117">
         <v>2023</v>
       </c>
       <c r="C117">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D117" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E117" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="H117" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="B118">
         <v>2023</v>
       </c>
       <c r="C118">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="D118" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E118" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F118" t="s">
-        <v>35</v>
+        <v>141</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="H118" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="B119">
         <v>2023</v>
       </c>
       <c r="C119">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="D119" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E119" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F119" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="H119" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="B120">
         <v>2023</v>
       </c>
       <c r="C120">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="D120" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E120" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F120" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="H120" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="B121">
         <v>2023</v>
       </c>
       <c r="C121">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="D121" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E121" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="H121" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="B122">
         <v>2023</v>
       </c>
       <c r="C122">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="D122" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E122" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F122" t="s">
-        <v>224</v>
+        <v>141</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="H122" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="B123">
         <v>2023</v>
       </c>
       <c r="C123">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="D123" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E123" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F123" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="H123" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="B124">
         <v>2023</v>
       </c>
       <c r="C124">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="D124" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E124" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F124" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="H124" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="B125">
         <v>2023</v>
       </c>
       <c r="C125">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="D125" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E125" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="H125" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="B126">
         <v>2023</v>
       </c>
       <c r="C126">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="D126" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E126" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F126" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="H126" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>291</v>
+        <v>29</v>
       </c>
       <c r="B127">
         <v>2023</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D127" t="s">
-        <v>275</v>
+        <v>135</v>
       </c>
       <c r="E127" t="s">
-        <v>276</v>
+        <v>136</v>
       </c>
       <c r="F127" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>11</v>
+        <v>257</v>
       </c>
       <c r="H127" t="s">
-        <v>277</v>
+        <v>258</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="B128">
         <v>2023</v>
       </c>
       <c r="C128">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D128" t="s">
-        <v>278</v>
+        <v>135</v>
       </c>
       <c r="E128" t="s">
-        <v>279</v>
+        <v>136</v>
       </c>
       <c r="F128" t="s">
-        <v>280</v>
+        <v>151</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
       <c r="H128" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>268</v>
+        <v>27</v>
       </c>
       <c r="B129">
         <v>2023</v>
       </c>
       <c r="C129">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D129" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E129" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F129" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>11</v>
+        <v>261</v>
       </c>
       <c r="H129" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="B130">
         <v>2023</v>
       </c>
       <c r="C130">
-        <v>139</v>
+        <v>26</v>
       </c>
       <c r="D130" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E130" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F130" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="H130" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="B131">
         <v>2023</v>
       </c>
       <c r="C131">
+        <v>25</v>
+      </c>
+      <c r="D131" t="s">
+        <v>135</v>
+      </c>
+      <c r="E131" t="s">
+        <v>136</v>
+      </c>
+      <c r="F131" t="s">
         <v>141</v>
       </c>
-      <c r="D131" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G131" s="1" t="s">
-        <v>11</v>
+        <v>265</v>
       </c>
       <c r="H131" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>108</v>
+        <v>24</v>
       </c>
       <c r="B132">
         <v>2023</v>
       </c>
       <c r="C132">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="D132" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E132" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F132" t="s">
-        <v>280</v>
+        <v>50</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="H132" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="B133">
         <v>2023</v>
       </c>
       <c r="C133">
-        <v>207</v>
+        <v>23</v>
       </c>
       <c r="D133" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E133" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F133" t="s">
-        <v>76</v>
+        <v>151</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="H133" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="B134">
         <v>2023</v>
       </c>
       <c r="C134">
-        <v>214</v>
+        <v>22</v>
       </c>
       <c r="D134" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E134" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>136</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H134" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>264</v>
+        <v>21</v>
       </c>
       <c r="B135">
         <v>2023</v>
       </c>
       <c r="C135">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="D135" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E135" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F135" t="s">
-        <v>280</v>
+        <v>32</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="H135" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>265</v>
+        <v>20</v>
       </c>
       <c r="B136">
         <v>2023</v>
       </c>
       <c r="C136">
-        <v>220</v>
+        <v>20</v>
       </c>
       <c r="D136" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E136" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F136" t="s">
-        <v>280</v>
+        <v>50</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="H136" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="B137">
         <v>2023</v>
       </c>
       <c r="C137">
-        <v>476</v>
+        <v>19</v>
       </c>
       <c r="D137" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E137" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F137" t="s">
-        <v>280</v>
+        <v>50</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>11</v>
+        <v>276</v>
       </c>
       <c r="H137" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="B138">
         <v>2023</v>
       </c>
       <c r="C138">
-        <v>616</v>
+        <v>18</v>
       </c>
       <c r="D138" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E138" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F138" t="s">
-        <v>280</v>
+        <v>37</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>11</v>
+        <v>278</v>
       </c>
       <c r="H138" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="B139">
         <v>2023</v>
       </c>
       <c r="C139">
-        <v>617</v>
+        <v>17</v>
       </c>
       <c r="D139" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E139" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F139" t="s">
+        <v>141</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="G139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="B140">
         <v>2023</v>
       </c>
       <c r="C140">
-        <v>618</v>
+        <v>16</v>
       </c>
       <c r="D140" t="s">
+        <v>135</v>
+      </c>
+      <c r="E140" t="s">
+        <v>136</v>
+      </c>
+      <c r="F140" t="s">
+        <v>37</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="E140" t="s">
+      <c r="H140" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="B141">
         <v>2023</v>
       </c>
       <c r="C141">
-        <v>619</v>
+        <v>15</v>
       </c>
       <c r="D141" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E141" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F141" t="s">
-        <v>280</v>
+        <v>37</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>11</v>
+        <v>284</v>
       </c>
       <c r="H141" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="B142">
         <v>2023</v>
       </c>
       <c r="C142">
-        <v>620</v>
+        <v>14</v>
       </c>
       <c r="D142" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E142" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F142" t="s">
-        <v>280</v>
+        <v>141</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>11</v>
+        <v>286</v>
       </c>
       <c r="H142" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>236</v>
+        <v>13</v>
       </c>
       <c r="B143">
         <v>2023</v>
       </c>
       <c r="C143">
-        <v>628</v>
+        <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E143" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F143" t="s">
-        <v>76</v>
+        <v>141</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>11</v>
+        <v>288</v>
       </c>
       <c r="H143" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="B144">
         <v>2023</v>
       </c>
       <c r="C144">
-        <v>631</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E144" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F144" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>11</v>
+        <v>290</v>
       </c>
       <c r="H144" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>238</v>
+        <v>11</v>
       </c>
       <c r="B145">
         <v>2023</v>
       </c>
       <c r="C145">
-        <v>632</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E145" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F145" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="H145" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>239</v>
+        <v>10</v>
       </c>
       <c r="B146">
         <v>2023</v>
       </c>
       <c r="C146">
-        <v>633</v>
+        <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E146" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="F146" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>11</v>
+        <v>294</v>
       </c>
       <c r="H146" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>240</v>
+        <v>9</v>
       </c>
       <c r="B147">
         <v>2023</v>
       </c>
       <c r="C147">
-        <v>634</v>
+        <v>9</v>
       </c>
       <c r="D147" t="s">
-        <v>282</v>
+        <v>135</v>
       </c>
       <c r="E147" t="s">
-        <v>283</v>
+        <v>136</v>
+      </c>
+      <c r="F147" t="s">
+        <v>50</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>11</v>
+        <v>296</v>
       </c>
       <c r="H147" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>117</v>
+        <v>293</v>
       </c>
       <c r="B148">
         <v>2023</v>
       </c>
       <c r="C148">
-        <v>1</v>
+        <v>66</v>
       </c>
       <c r="D148" t="s">
         <v>298</v>
       </c>
       <c r="E148" t="s">
         <v>299</v>
       </c>
       <c r="F148" t="s">
-        <v>35</v>
+        <v>300</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>300</v>
+        <v>11</v>
       </c>
       <c r="H148" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>118</v>
+        <v>289</v>
       </c>
       <c r="B149">
         <v>2023</v>
       </c>
       <c r="C149">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="D149" t="s">
         <v>298</v>
       </c>
       <c r="E149" t="s">
         <v>299</v>
       </c>
       <c r="F149" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H149" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>119</v>
+        <v>284</v>
       </c>
       <c r="B150">
         <v>2023</v>
       </c>
       <c r="C150">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="D150" t="s">
         <v>298</v>
       </c>
       <c r="E150" t="s">
         <v>299</v>
       </c>
       <c r="F150" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H150" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>120</v>
+        <v>283</v>
       </c>
       <c r="B151">
         <v>2023</v>
       </c>
       <c r="C151">
-        <v>4</v>
+        <v>63</v>
       </c>
       <c r="D151" t="s">
         <v>298</v>
       </c>
       <c r="E151" t="s">
         <v>299</v>
       </c>
       <c r="F151" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H151" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>121</v>
+        <v>273</v>
       </c>
       <c r="B152">
         <v>2023</v>
       </c>
       <c r="C152">
-        <v>5</v>
+        <v>62</v>
       </c>
       <c r="D152" t="s">
         <v>298</v>
       </c>
       <c r="E152" t="s">
         <v>299</v>
       </c>
       <c r="F152" t="s">
-        <v>45</v>
+        <v>141</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H152" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>122</v>
+        <v>272</v>
       </c>
       <c r="B153">
         <v>2023</v>
       </c>
       <c r="C153">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="D153" t="s">
         <v>298</v>
       </c>
       <c r="E153" t="s">
         <v>299</v>
       </c>
       <c r="F153" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H153" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>123</v>
+        <v>271</v>
       </c>
       <c r="B154">
         <v>2023</v>
       </c>
       <c r="C154">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="D154" t="s">
         <v>298</v>
       </c>
       <c r="E154" t="s">
         <v>299</v>
       </c>
       <c r="F154" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H154" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>124</v>
+        <v>263</v>
       </c>
       <c r="B155">
         <v>2023</v>
       </c>
       <c r="C155">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="D155" t="s">
         <v>298</v>
       </c>
       <c r="E155" t="s">
         <v>299</v>
       </c>
       <c r="F155" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H155" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>125</v>
+        <v>262</v>
       </c>
       <c r="B156">
         <v>2023</v>
       </c>
       <c r="C156">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="D156" t="s">
         <v>298</v>
       </c>
       <c r="E156" t="s">
         <v>299</v>
       </c>
       <c r="F156" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H156" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>126</v>
+        <v>243</v>
       </c>
       <c r="B157">
         <v>2023</v>
       </c>
       <c r="C157">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D157" t="s">
         <v>298</v>
       </c>
       <c r="E157" t="s">
         <v>299</v>
       </c>
       <c r="F157" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H157" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="B158">
         <v>2023</v>
       </c>
       <c r="C158">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="D158" t="s">
         <v>298</v>
       </c>
       <c r="E158" t="s">
         <v>299</v>
       </c>
       <c r="F158" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H158" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>136</v>
+        <v>102</v>
       </c>
       <c r="B159">
         <v>2023</v>
       </c>
       <c r="C159">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D159" t="s">
         <v>298</v>
       </c>
       <c r="E159" t="s">
         <v>299</v>
       </c>
       <c r="F159" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H159" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B160">
         <v>2023</v>
       </c>
       <c r="C160">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D160" t="s">
         <v>298</v>
       </c>
       <c r="E160" t="s">
         <v>299</v>
       </c>
       <c r="F160" t="s">
-        <v>142</v>
+        <v>55</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H160" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B161">
         <v>2023</v>
       </c>
       <c r="C161">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D161" t="s">
         <v>298</v>
       </c>
       <c r="E161" t="s">
         <v>299</v>
       </c>
       <c r="F161" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H161" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B162">
         <v>2023</v>
       </c>
       <c r="C162">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D162" t="s">
         <v>298</v>
       </c>
       <c r="E162" t="s">
         <v>299</v>
       </c>
       <c r="F162" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H162" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>96</v>
       </c>
       <c r="B163">
         <v>2023</v>
       </c>
       <c r="C163">
         <v>39</v>
       </c>
       <c r="D163" t="s">
         <v>298</v>
       </c>
       <c r="E163" t="s">
         <v>299</v>
       </c>
       <c r="F163" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H163" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B164">
         <v>2023</v>
       </c>
       <c r="C164">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D164" t="s">
         <v>298</v>
       </c>
       <c r="E164" t="s">
         <v>299</v>
       </c>
       <c r="F164" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H164" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B165">
         <v>2023</v>
       </c>
       <c r="C165">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D165" t="s">
         <v>298</v>
       </c>
       <c r="E165" t="s">
         <v>299</v>
       </c>
       <c r="F165" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H165" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B166">
         <v>2023</v>
       </c>
       <c r="C166">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D166" t="s">
         <v>298</v>
       </c>
       <c r="E166" t="s">
         <v>299</v>
       </c>
       <c r="F166" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H166" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="B167">
         <v>2023</v>
       </c>
       <c r="C167">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D167" t="s">
         <v>298</v>
       </c>
       <c r="E167" t="s">
         <v>299</v>
       </c>
       <c r="F167" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H167" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B168">
         <v>2023</v>
       </c>
       <c r="C168">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="D168" t="s">
         <v>298</v>
       </c>
       <c r="E168" t="s">
         <v>299</v>
       </c>
       <c r="F168" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H168" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>243</v>
+        <v>126</v>
       </c>
       <c r="B169">
         <v>2023</v>
       </c>
       <c r="C169">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>298</v>
       </c>
       <c r="E169" t="s">
         <v>299</v>
       </c>
       <c r="F169" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="H169" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>262</v>
+        <v>125</v>
       </c>
       <c r="B170">
         <v>2023</v>
       </c>
       <c r="C170">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="D170" t="s">
         <v>298</v>
       </c>
       <c r="E170" t="s">
         <v>299</v>
       </c>
       <c r="F170" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H170" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>263</v>
+        <v>124</v>
       </c>
       <c r="B171">
         <v>2023</v>
       </c>
       <c r="C171">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="D171" t="s">
         <v>298</v>
       </c>
       <c r="E171" t="s">
         <v>299</v>
       </c>
       <c r="F171" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H171" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>271</v>
+        <v>123</v>
       </c>
       <c r="B172">
         <v>2023</v>
       </c>
       <c r="C172">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
         <v>298</v>
       </c>
       <c r="E172" t="s">
         <v>299</v>
       </c>
       <c r="F172" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H172" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>272</v>
+        <v>122</v>
       </c>
       <c r="B173">
         <v>2023</v>
       </c>
       <c r="C173">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="D173" t="s">
         <v>298</v>
       </c>
       <c r="E173" t="s">
         <v>299</v>
       </c>
       <c r="F173" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H173" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>273</v>
+        <v>121</v>
       </c>
       <c r="B174">
         <v>2023</v>
       </c>
       <c r="C174">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>298</v>
       </c>
       <c r="E174" t="s">
         <v>299</v>
       </c>
       <c r="F174" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H174" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>283</v>
+        <v>120</v>
       </c>
       <c r="B175">
         <v>2023</v>
       </c>
       <c r="C175">
-        <v>63</v>
+        <v>4</v>
       </c>
       <c r="D175" t="s">
         <v>298</v>
       </c>
       <c r="E175" t="s">
         <v>299</v>
       </c>
       <c r="F175" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H175" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>284</v>
+        <v>119</v>
       </c>
       <c r="B176">
         <v>2023</v>
       </c>
       <c r="C176">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="D176" t="s">
         <v>298</v>
       </c>
       <c r="E176" t="s">
         <v>299</v>
       </c>
       <c r="F176" t="s">
-        <v>45</v>
+        <v>141</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H176" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>289</v>
+        <v>118</v>
       </c>
       <c r="B177">
         <v>2023</v>
       </c>
       <c r="C177">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="D177" t="s">
         <v>298</v>
       </c>
       <c r="E177" t="s">
         <v>299</v>
       </c>
       <c r="F177" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>11</v>
+        <v>355</v>
       </c>
       <c r="H177" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>293</v>
+        <v>117</v>
       </c>
       <c r="B178">
         <v>2023</v>
       </c>
       <c r="C178">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D178" t="s">
         <v>298</v>
       </c>
       <c r="E178" t="s">
         <v>299</v>
       </c>
       <c r="F178" t="s">
+        <v>37</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H178" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>