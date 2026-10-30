--- v0 (2026-01-22)
+++ v1 (2026-10-30)
@@ -36,869 +36,869 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>CONV</t>
+  </si>
+  <si>
+    <t>CONVITE</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Cupira - CMC</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>CONVITE PARA AUDIÊNCIA PÚBLICA - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025- QUINTA-FEIRA, 06 DE JUNHO DE 2024 NO PRÉDIO DA CÂMARA MUNICIPAL DE VEREADORES DE CUPIRA.</t>
+  </si>
+  <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
+    <t>DAVID AMORIM</t>
+  </si>
+  <si>
+    <t>Destina o valor para a Associação Comunitária Remanescente do Quilombo de Sambaquim e Associação de Pessoas com Deficiência de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Destina o valor para a manutenção casa de apoio para acolhimento e suporte aos pacientes e seus acompanhantes, especialmente aqueles que se encontram em vulnerabilidade social, que necessitam se deslocar de suas cidades para tratamento médico em centros de saúde de referência.</t>
+  </si>
+  <si>
+    <t>Adjailson Batista/BONEQUINHO</t>
+  </si>
+  <si>
+    <t>Aquisição de um veículo para o Tratamento Fora de Domicílio (TFD) destinado a médicos e enfermeiros do município de Cupira/PE;</t>
+  </si>
+  <si>
+    <t>Aquisição de veículos para o município de Cupira/PE: 1 (uma) roçadeira, 1 (um) triturador de galhos e 1 (um) tanque d’água para a Secretaria de Agricultura;</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>Destinada para aquisição de 1 (um) ônibus para o TFD (Tratamento Fora de Domicílio);</t>
+  </si>
+  <si>
+    <t>Destina o valor à reforma do Estádio Moacir Soares (iluminação, vestuário e irrigação);</t>
+  </si>
+  <si>
+    <t>GENECI HÉLIA</t>
+  </si>
+  <si>
+    <t>Aquisição de ambulância para o município de Cupira/PE;</t>
+  </si>
+  <si>
+    <t>Destina o valor à capacitação dos servidores do sistema Único de Assistência Social (SUAS)</t>
+  </si>
+  <si>
+    <t>Aquisição de 02 (duas) motocicletas para o Sistema Único de Assistência Social (SUAS).</t>
+  </si>
+  <si>
+    <t>EDVAN</t>
+  </si>
+  <si>
+    <t>Destina o valor para a manutenção da casa de apoio para acolhimento e suporte aos pacientes e seus acompanhantes, especialmente aqueles que se encontram em vulnerabilidade social, que necessitam se deslocar de suas cidades para tratamento médico em centros de saúde de referência.</t>
+  </si>
+  <si>
+    <t>CARNEIRINHO</t>
+  </si>
+  <si>
+    <t>Que Destina sua emenda para a aquisição de 1 (um) ônibus para o TFD (Tratamento Fora de Domicílio).</t>
+  </si>
+  <si>
+    <t>ALVANI FEITOZA</t>
+  </si>
+  <si>
+    <t>Destina o valor para o Estádio Moacir Soares (iluminação, vestuário e irrigação);</t>
+  </si>
+  <si>
+    <t>Aquisição de um 1 (um) ônibus para o TFD (Tratamento Fora de Domicílio)</t>
+  </si>
+  <si>
+    <t>RICACIO  ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>Solicita a construção de uma praça na vila de Laje de São José</t>
+  </si>
+  <si>
+    <t>Destina os valores à compra de material de consumo à assistência de média e alta complexidade hospitalar do município de Cupira/PE</t>
+  </si>
+  <si>
+    <t>ELISSANDRA ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>Aquisição de 1 (um) ônibus para TFD (Tratamento Fora de Domicílio) para o município de Cupira/PE</t>
+  </si>
+  <si>
+    <t>destina o valor para aquisição de material de consumo e permanente à APAE.</t>
+  </si>
+  <si>
+    <t>NALDO DE BIGODE</t>
+  </si>
+  <si>
+    <t>Destina o valor para casa de apoio para acolhimento e suporte aos pacientes e seus acompanhantes, especialmente aqueles que se encontram em vulnerabilidade social, que necessitam se deslocar de suas cidades para tratamento médico em centros de saúde de referência.</t>
+  </si>
+  <si>
     <t>MELSON DE TICA</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/</t>
+    <t>Dispõe sobre aquisição de uma ambulância para o município de Cupira/PE</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de uma bomba de osmose reversa com pré-tratamento</t>
   </si>
   <si>
-    <t>Dispõe sobre aquisição de uma ambulância para o município de Cupira/PE</t>
-[...83 lines deleted...]
-    <t>Destina o valor para a Associação Comunitária Remanescente do Quilombo de Sambaquim e Associação de Pessoas com Deficiência de Cupira/PE.</t>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA O SUBTENENTE ELIAS ANTÔNIO ALVES</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio referente aos ofícios 452 e 453 da Secretaria Municipal de Saúde de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR</t>
+  </si>
+  <si>
+    <t>MANIFESTA O SEU PROFUNDO PESAR PELA MORTE DO SENHOR JOSÉ FRANCISCO VARELO, OCORRIDO NO DIA 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>ALVANI FEITOZA_x000D_
+Adjailson Batista/BONEQUINHO_x000D_
+DAVID AMORIM_x000D_
+EDVAN_x000D_
+ELISSANDRA ENFERMEIRA_x000D_
+GENECI HÉLIA_x000D_
+MELSON DE TICA_x000D_
+NALDO DE BIGODE_x000D_
+RICACIO  ENFERMEIRO_x000D_
+VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>AUTORIA DOS VEREADORES PELO FALECIMENTO DO VEREADOR CÍCERO ERNANDES DE MELO;</t>
+  </si>
+  <si>
+    <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Sr. José Ronaldo da Silva.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OUTORGA DE TÍTULO HONORÍFICO DE CIDADÃO CUPIRENSE AO VEREADOR ALVANI CORREIA FEITOZA.</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OUTORGA DE TÍTULO HONORÍFICO DE CIDADÃO CUPIRENSE AO EX-VEREADOR FÁBIO LUIZ LESSA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/342/20240416121846.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a outorga de "Título Honorífico de Cidadão Cupirense" ao Poeta e Cordelista José Jardeano da Silva.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a outorga de "Titulo Honorífico de Cidadão Cupirense", ao Advogado Golbey Lopes Lins e dá outras providências.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
+    <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO DE ABONO AOS PROFISSIONAIS DA EDUCAÇÃO, PROFESSORES E ADMINISTRATIVO, EM EFETIVO SERVIÇO PARA FINS DE CUMPRIMENTO DE APLICAÇÃO MÍNIMA DE 70% DOS RECURSOS DO FUNDEB NA SUA REMUNERAÇÃO, CONFORME PREVISTO NO ART. 26 DA LEI FEDERAL N° 14.113/2020 E NO ART. 212-A, INCISO XI DA CONSTITUIÇÃO FEDERAL, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR – ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2024.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a programação orçamentária das Emendas Individuais aosProjetos Orçamentários do Município de Cupira em casos de impedimento técnico insuperável para sua execução, no exercício 2024, nos termos do art. 123 § 12, inciso III, de Lei Orgânica do Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_263.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão do Plano Plurianual do Município de Cupira para o exercício de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_262.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Município de Cupira para o exercício financeiro de 2025 – LOA.</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REALIZAÇÃO DE PERMUTA DE IMÓVEIS PELA ADMINISTRAÇÃO PÚBLICA E O SR. PAULO BASTOS DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/378/260.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O INCENTIVO FINANCEIRO POR DESEMPENHO EM CONFORMIDADE COM A PORTARIA GM/MS Nº 3.493, DE 10 DE ABRIL DE 2024 PARA AS EQUIPES DE SAÚDE BUCAL (ESB), EQUIPES DE SAÚDE DA FAMÍLIA (ESF), EQUIPE DE ATENÇÃO PRIMÁRIA (EAP) E EQUIPE MULTIPROFISSIONAL (EMULTI), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/364/259.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE A CRIAÇÃO DO PROGRAMA LETRA E NÚMEROS NUMA AVENTURA DIVERTIDA: PROGRAMA MUNICIPAL DE ALFABETIZAÇÃO – PMALFA CUPIRA, QUE TEM POR OBJETIVO GARANTIR A ALFABETIZAÇÃO DOS ESTUDANTES DA REDE SOCIAL MUNICIPAL DE ENSINO NA IDADE CERTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS..</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A COMPETÊNCIA ADMINISTRATIVA E OS PROCEDIMENTOS DE APREENSÃO, REMOÇÃO E GUARDA DE ANIMAIS DE GRANDE PORTE NO ÂMBITO DO MUNICÍPIO DE CUPIRA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/341/pl_ldo_2025_n_256_2024.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes orçamentárias para o exercício de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>QUE REGULAMENTA O SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULO AUTOMOTOR TIPO MOTOCICLETA, DENOMINADO MOTOTAXI, NO MUNICÍPIO DE CUPIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/305/emissao_4ce5b7a29bfee3b9ac5864f7_oficio-externo-016-2024_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS EFETIVOS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/300/253.pdf</t>
+  </si>
+  <si>
+    <t>QUE REAJUSTA A REMUNERAÇÃO MÍNIMA DOS SERVIDORES DO MUNICÍPIO DE CUPIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/343/20240416121249.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Logradouro Público Municipal que Específica e Dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_024-2024_-_iniciativa_mesa_diretora_-_dispoe_sobre_o_quadro_de_pessoal.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o quadro de pessoal que integra a estrutura administrativa e organizacional da Câmara Municipal de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_023-2024_-_elissandra_-_atendimento_prioritario_as_pessoas_com_fibromialgia.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de atendimento prioritário nos estabelecimentos públicos e privados às pessoas com fibromialgia no município de Cupira-PE, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominações de Prédio Público e dá  outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação do Subsídio mensal do Prefeito, Vice-Prefeito, secretários Municipais e Procurador-Geral do Município de Cupira para a Legislatura de 2025 - 2028, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação do subsídio de Vereadores para a Legislatura 2025-2028, nos termos dos Artigos 39, inciso III da Lei Orgânica do Município e do Artigo 29, inciso VI, alínea "b" da Constituição Federal, e dá outras Providências.</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no__019-2024_-_placas_com_qr_-_geneci.docx</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA IMPLANTAÇÃO DE CÓDIGO QR EM TODAS AS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS PARA LEITURA E FISCALIZAÇÃO ELETRÔNICA.</t>
   </si>
   <si>
-    <t>MESA DIRETORA - MD</t>
-[...97 lines deleted...]
-  <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI GERAL DE LICITAÇÕES E CONTRATOS Nº 14.133/2021, NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE CUPIRA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_resolucao_no_018-2024.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de diárias aos agentes políticos e servidores da Câmara Municipal de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_resolucao_no_017-2024__dispoe_sobre_a_estrutura_organizacional_da_camara.docx</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre a Estrutura Organizacional da Câmara Municipal.</t>
+  </si>
+  <si>
     <t>Dispõe sobre a concessão, a aplicação e a prestação de contas de recursos do suprimento de Fundos na Câmara Municipal de Cupira do Estado de Pernambuco.</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_resolucao_no_017-2024__dispoe_sobre_a_estrutura_organizacional_da_camara.docx</t>
-[...32 lines deleted...]
-    <t>DISPÕE SOBRE OUTORGA DE TÍTULO HONORÍFICO DE CIDADÃO CUPIRENSE AO VEREADOR ALVANI CORREIA FEITOZA.</t>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_82.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJAM PROVIDENCIADOS OS INSUMOS NECESSÁRIOS PARA O EFETIVO FUNCIONAMENTO DO LABORATÓRIO DE ANÁLISES CLÍNICAS DO HOSPITAL MUNICIPAL JOSÉ VERÍSSIMO DE SOUZA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_81.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO UM ÔNIBUS MAIS MODERNO PARA ATENDER AOS PACIENTES QUE VIAJAM A RECIFE FREQUENTEMENTE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/406/requerimento_80.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO O ABASTECIMENTO DO HOSPITAL MUNICIPAL JOSÉ VERÍSSIMO DE SOUZA COM MEDICAÇÃO PARA ATENDIMENTO DE EMERGÊNCIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_79.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADA A IMPLEMENTAÇÃO DE UM PROGRAMA DE AJUDA DE CUSTO AOS ESTUDANTES DE MEDICINA NO EXTERIOR.</t>
+  </si>
+  <si>
+    <t>EDVAN_x000D_
+ELISSANDRA ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_78.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de Informação de autoria dos vereadores Elissandra Lins e José Evan.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/401/requerimento_77.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO UM CARRO PARA PEGAR AS ALTA DOS PACIENTES NO RECIFE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/399/requerimento_76.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO UM QUEBRA-MOLAS NA RUA JOÃO CÂNDIDO DE MENEZES, ALTURA DO NÚMERO 32, BAIRRO NOVA MORADA.</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA O CUMPRIMENTO DA LEI QUE REGULAMENTA A EXECUÇÃO DAS EMENDAS IMPOSITIVAS, CONFORME PREVISTO NA LEGISLAÇÃO VIGENTE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_74.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA DISPONIBILIZADO TRANSPORTE REGULAR PARA A POPULAÇÃO DE CUPIRA ATÉ A CIDADE DE GARANHUNS, COM O OBJETIVO DE REALIZAR EXAMES OFTALMOLÓGICOS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/395/requerimento_73.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O SANEAMENTO E A PAVIMENTAÇÃO EM PARALELEPÍPEDO DAS RUAS JOSÉ SANIVALDO ALVES – LOTEAMENTO GLÓRIA; RUA JOSÉ SARAIVA – LOTEAMENTO GLÓRIA E DA RUA VALDEMAR JOSÉ DA SILVA – LOTEAMENTO GLÓRIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_72.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE O PRÉDIO DA ANTIGA ESCOLA MUNICIPAL MANOEL BRAZ DE MIRANDA, QUE FICA AO LADO DA CAPELA A DE NOSSA SENHORA DAS DORES NA COMUNIDADE CHÃ DOS BASÍLIOS, SEJA CEDIDO À PARÓQUIA DE SÃO JOÃO BATISTA DE CUPIRA, SERVINDO DE ANEXO À CAPELA, VISTO QUE A ENTIDADE RELIGIOSA É QUEM CUIDA DA MANUTENÇÃO DO PRÉDIO.</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA SOLICITADO À CHEFE DO EXECUTIVO ESTADUAL, A SRA. RAQUEL LYRA GOVERNADORA, EXTENSIVO AO PRESIDENTE DA COMPESA, O SR. ALEX MACHADO CAMPOS – DIRETOR PRESIDENTE, ATRAVÉS DA COORDENAÇÃO CUPIRA, QUE SEJA PROVIDENCIADO UM LEVANTAMENTO E POSTERIOR CONSTRUÇÃO DE UMA ESTAÇÃO ELEVATÓRIA DE ABASTECIMENTO DE ÁGUA PARA O BAIRRO NOVA ESPERANÇA DA CIDADE DE CUPIRA.</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADA UMA DEDETIZAÇÃO NOS PRÉDIOS DO AÇOUGUE PÚBLICO MUNICIPAL DO CENTRO E DO BAIRRO NOVO HORIZONTE, BEM COMO DO MERCADO DE PEIXE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_69.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJAM PROVIDENCIADAS, JUNTO À COMPESA, AÇÕES DE SANEAMENTO BÁSICO COM ENCANAMENTO PARA LEVAR ÁGUA ENCANADA E TRATADA AO SÍTIO SERROTE LISO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_68.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O SANEAMENTO E A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA GERALDO LAMENHA ROCHA – LOTEAMENTO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/388/requerimento_67.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O SANEAMENTO E A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA AUGUSTA BEZERRA – LOTEAMENTO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_66.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO SEJA PROVIDENCIADO, COM URGÊNCIA, A REGULARIZAÇÃO DA SITUAÇÃO (LOCALIZAÇÃO) DA BARRACA DE LANCHES DO SENHOR JOSÉ ALDEMIR DA ROCHA, QUE FICA LOCALIZADA NO ENTORNO DAS OBRAS DO COMPLEXO DO COMVIDA.</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A CRIAÇÃO DE UM CENTRO DE REFERÊNCIA PARA CRIANÇAS ESPECIAIS NO MUNICÍPIO DE CUPIRA</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA LADEIRA DO SÍTIO SERRA VERDE E APRÍGIO E TAMBÉM DA LADEIRA DA VILA DE LAJE DE SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/381/req63.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DA RUA PEDRO GERÔNIMO DA SILVA – BAIRRO LIBERDADE, POR TRÁS DO SENHOR ZITO DA LAJE E TAMBÉM DA RUA ANTÔNIO FERREIRA DA SILVA – LOTEAMENTO FILADÉLFIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/380/req062.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADA UMA NOVA TUBULAÇÃO COM MANILHAS PARA O SANEAMENTO BÁSICO DO POVOADO DE CHÃ DAS PANELAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/379/req061.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA UMA REFORMA COM A AMPLIAÇÃO DA SETOR DE MARCAÇÃO DE EXAMES NA SECRETARIA DE SAÚDE, OFERECENDO MELHORES CONDIÇÕES DE TRABALHO PARA OS FUNCIONÁRIOS E TAMBÉM UM MELHOR ACOLHIMENTO PARA OS PACIENTES E ACOMPANHANTES QUE VÃO REALIZAR SUAS MARCAÇÕES.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/377/req060.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA, EM CARÁTER DE URGÊNCIA, A PAVIMENTAÇÃO EM PARALELEPÍPEDO E O SANEAMENTO DA RUA DR. SIMÃO (CONHECIDA COMO RUA DAS FLORES), LOCALIZADA NO BAIRRO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/376/req059.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UMA PONTE NA PASSAGEM MOLHADA PARA O SÍTIO LAMA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/375/req068.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA JOSÉ BONIFÁCIO – BAIRRO NOVO HORIZONTE – NA ALTURA DA CASA Nº 58.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/371/req57.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA CONTRATAÇÃO DE UM FONOAUDIÓLOGO PARA ATENDIMENTO DE CRIANÇAS COM NECESSIDADES ESPECIAIS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/370/req56.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJAM PROVIDENCIADOS PROFISSIONAIS PARA TERAPIA OCUPACIONAL.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/369/req55.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA AUTORIZADA A CEDÊNCIA E A REFORMA DE UM PRÉDIO DO MUNICÍPIO LOCALIZADO NA VILA DE LAJE DE SÃO JOSÉ, COM A FINALIDADE DE INSTALAR UMA SEDE DOS CORREIOS E SEUS SERVIÇOS NA REFERIDA VILA.</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA DESCARACTERIZADO OS ÔNIBUS ESCOLARES, DE MARCA IVECO ANO 2010, 23 LUGARES, PLACA NXW 1112 E OUTRO IVECO ANO 2012, 40 LUGARES, PLACA PFN 4012, COM OBJETIVO DE ATENDER OUTRAS ATIVIDADES RELACIONADAS AOS SERVIÇOS DA ADMINISTRAÇÃO PÚBLICA DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/367/req53.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA CRIADO UM MUTIRÃO DE LIMPEZA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/366/req52.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA CONCEDIDA A DOAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO CUPIRENSE DE PROTEÇÃO AMBIENTAL E ANIMAL (ACPAA).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/365/req_51_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado apelo ao senhor prefeito deste município, o Sr. José Maria Leite de Macedo, que seja providenciado um lugar específico onde as pessoas possam soltar seus fogos de artifício que emitem barulhos e explosões acima do aceitável em nosso município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/363/req50.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O SANEAMENTO, COM UMA NOVA TUBULAÇÃO, POR TRÁS DO ANTIGO PRÉDIO DA ESCOLA INTERMEDIÁRIA DA VILA DE LAJE DE SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/362/req49.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJAM PROVIDENCIADOS UM APARELHO DE ULTRASSOM DE 1 E 3 MHZ E UM APARELHO DE CORRENTE TENS, FES E RUSSA DE 4 CANAIS.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/361/req48.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA CONSTRUÍDO UM POLO INDUSTRIAL PARA OS EMPRESÁRIOS DO RAMO TÊXTIL DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/360/req47.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJAM PROVIDENCIADOS DOIS REDUTORES DE VELOCIDADE NA RUA PROJETADA 8 NO BAIRRO LIBERDADE, CONHECIDO COMO NOVA MORADA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/359/req46.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O SANEAMENTO BÁSICO NA RUA 25 DE DEZEMBRO – LOTEAMENTO JOAQUIM PAULO, PRÓXIMA AO ATLIÊ DOS DOCES.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/356/req45.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA MANOEL CASSIANO FILHO - BAIRRO SANTIAGO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/355/req44.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO E AOS RESPONSÁVEIS PELO DETRAC CUPIRA QUE SEJAM PROVIDENCIADAS PLACAS DE SINALIZAÇÃO INDICANDO OS REDUTORES DE VELOCIDADE NA AVENIDA MIGUEL PEREIRA NETO, COMO TAMBÉM PROVIDENCIAR FAIXAS DE SINALIZAÇÃO E DE PEDESTRE DA MESMA AVENIDA; PROVIDENCIAR AS CICLOVIAS E CICLO FAIXAS NA AVENIDA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/354/req43.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADA A REFORMA DA ESCOLA ARTUR DA COSTA E SILVA LOCALIZADA NO SÍTIO SERRA VERDE DA BR, BEM COMO A SUA CEDÊNCIA À SECRETARIA DE SAÚDE DO MUNICÍPIO PARA QUE SEJA INSTALADO UM POSTO DE SAÚDE NO PRÉDIO MENCIONADO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/353/req42.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJAM PROVIDENCIADOS OS EQUIPAMENTOS BÁSICOS PARA O FUNCIONAMENTO DA UBS MARIA VIEIRA DE MELO, UM AR-CONDICIONADO PARA ESSE MESMO PRÉDIO E A ORGANIZAÇÃO DA UBS MENCIONADA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/352/req41.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA ANTÔNIO TINÔ DA SILVA NO LOTEAMENTO SÃO JOSÉ, AO LADO DO POSTO DE COMBUSTÍVEL SD.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/351/req40.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO COM PARALELEPÍPEDOS DA RUA DJANIRA PINHEIRO DE OLIVEIRA, NO LOTEAMENTO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/350/req39.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS QUE LIGAM AS COMUNIDADES RURAIS DE GRAVATÁ AÇU, SERRA VERDE DE APRÍGIO, LAJE DE SÃO JOSÉ E TABULEIRO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/349/req38.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJAM PROVIDENCIADOS KITS PARA OS AGENTES DE SAÚDE, COM TECIÔMETRO, GLICOSÍMETRO, OXÍMETRO, TERMÔMETRO E BALANÇA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/348/req37.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA CONSTRUÍDA UMA QUADRA POLIESPORTIVA NA ESCOLA SILVESTRE LUIZ DA PAIXÃO NO BAIRRO DA BOA VISTA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/347/req36.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADA A DIVULGAÇÃO DOS PONTOS DE COLETA DE LIXO NO LOTEAMENTO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req35.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADO O CALÇAMENTO DAS RUAS DO LOTEAMENTO SANTO ANTÔNIO QUE AINDA NÃO FORAM CALÇADAS ATÉ O MOMENTO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req34.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO, POR MEIO DE EMENDA PARLAMENTAR, JUNTO AO DEPUTADO ESTADUAL DE PERNAMBUCO HENRIQUE QUEIROZ FILHO, QUE SEJA FEITA A AQUISIÇÃO DE UM MICRO-ÔNIBUS PARA REALIZAR TRANSPORTE TFD – TRATAMENTO FORA DE DOMICÍLIO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req33.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a requalificação da praça na vila de Laje de São José (1º distrito).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no_032.2024.pdf</t>
+  </si>
+  <si>
+    <t>Contratação de um profissional neuropata da área saúde integrativa para que se possa oferta uma forma de tratamento natural ou seja alternativo, que possa auxiliar junto ao tratamento das doenças crônica.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req31.pdf</t>
+  </si>
+  <si>
+    <t>Que possam providenciar o calçamento em torno da Escola Edson Ferreira Calado nas proximidades do trevo.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req30.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a reforma da quadra poliesportiva da Vila Laje de São José, bem como o calçamento no entorno da quadra.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req29.pdf</t>
+  </si>
+  <si>
+    <t>Que seja montada uma equipe multidisciplinar para dar um suporte as empresas e microempresas visando o bem-estar no ambiente de trabalho.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_28_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado com URGÊNCIA nas proximidades da nova escola municipal e complexo COMVIDA, a sinalização de trânsito Horizontal e Vertical.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_027_cupura.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado um levantamento e posterior construção de uma estação elevatória de abastecimento de água para o Bairro Nova Esperança, aqui em Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a regulamentação do trânsito da Rua Aderbal Jurema.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req25.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solucionado o problema de drenagem, na Avenida Miguel Pereira Neto, rua da NL Papelaria e Padaria Maná.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req024.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a pavimentação de um trecho que falta na rua Delmiro Saturnino de Espíndola, Loteamento Paraíso.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req023.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o desassoreamento do Rio Panelas e seus afluentes do Perímetro Urbano da Cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req022.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a construção de uma passagem molhada no sítio lama.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/324/req021.pdf</t>
+  </si>
+  <si>
+    <t>Que possam providenciar, um espaço para ser realizado o motocross, bem como o retorno do evento e fazer em nosso município o X1 do Motocross.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/323/req020.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado o aumento das demandas de ultrassonografia na secretaria de saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/319/req019.pdf</t>
+  </si>
+  <si>
+    <t>Uma coberta em área disponível para veículos automotores dos servidores da Creche Alexandrina Lopes deste município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/316/req018.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado materiais para atendimento, bem como a reforma da UBS do Sítio Brejinho.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_17_cupira_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado com urgência o motor bomba para abastecimento de água na comunidade de Serra Verde de Aprígio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req16.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a construção de uma praça na comunidade de Alto do Meio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_15_cupira_.pdf</t>
+  </si>
+  <si>
+    <t>Que possam providenciar, um redutor de velocidade na rua Rui Barbosa no Bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_014_cupira_.pdf</t>
+  </si>
+  <si>
+    <t>Que possam providenciar, um lugar para transferir a base do SAMU ou até mesmo uma reforma dando melhores condições de estrutura física para os socorristas e condutores.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_013_cupira_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado ponto de apoio em Recife para os pacientes do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/310/req12.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam providenciados pontos de apoio cobertos nas escolas para que os alunos não fiquem no sol esperando o ônibus escolar.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req11.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a requalificação do complexo esportivo da COHAB, com vestiários, banheiros com acessibilidade, área coberta, aumento da quadra de basquete, isolamento da área de musculação e orientação com um profissional em horários marcados.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req10.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a sinalização de trânsito vertical e horizontal nas proximidades das Escolas Municipais, Hilda Vieira Calado e Edson Ferreira Calado.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/303/requerimento_09_2024_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Construir um espaço adequado e compras de equipamentos com a finalidade de atendimentos de fisioterapia na UBS de Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/302/req08.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça com equipamentos para práticas de exercícios físicos e pavimentação de ruas, bem como a troca das lâmpadas comuns por lâmpadas de LED</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req07.pdf</t>
+  </si>
+  <si>
+    <t>Que sugere estudo da viabilidade de implantação e utilização de energia fotovoltaica nas escolas públicas da rede municipal, visando a redução de gastos econômicos, contribuindo  para a  diminuição do impacto do meio ambiente.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/299/req006.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITO UM REPARO URGENTE NA CAIXA D’ÁGUA DO SÍTIO IMBIRUÇU.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/298/req005.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A RECONSTRUÇÃO DO PAREDÃO DA BARRAGEM DA SAPUCAIA QUE DÁ ACESSO AO SÍTIO IMBIRUÇU.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/297/req004.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA CONVOCADA A ESTA CASA A SECRETÁRIA DE SAÚDE DESTE MUNICÍPIO, A SENHORA ADRIANA SANDRA, PARA QUE SEJA FEITO UM LEVANTAMENTO QUANTO A QUESTÃO DA FALTA DE VACINAS TIPO: DTP, VOP E FEBRE AMARELA NAS UNIDADES BÁSICAS DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/296/req003.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A LIMPEZA DE RIOS E RIACHOS AQUI EM NOSSO MUNICÍPIO, COMO TAMBÉM QUE A EQUIPE DOS AGENTES DE ENDEMIAS FAÇAM VISITAS JUNTO COM O CARRO FUMACÊ.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/295/req002.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADA A REFORMA DA UBS DO BAIRRO MUTIRÃO.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/294/req0001.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADA A REABERTURA DO BLOCO CIRÚRGICO NO HOSPITAL JOSÉ VERÍSSIMO DE SOUZA.</t>
   </si>
   <si>
     <t>VB</t>
   </si>
   <si>
     <t>VOTAÇÃO EM BLOCO</t>
   </si>
   <si>
     <t>ALVANI FEITOZA_x000D_
 Adjailson Batista/BONEQUINHO_x000D_
 CARNEIRINHO_x000D_
 DAVID AMORIM_x000D_
 EDVAN_x000D_
 ELISSANDRA ENFERMEIRA_x000D_
 GENECI HÉLIA_x000D_
 MELSON DE TICA_x000D_
 NALDO DE BIGODE_x000D_
 RICACIO  ENFERMEIRO_x000D_
 VINICIUS LESSA</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS DOS VEREADORES DO MUNICÍPIO DE CUPIRA DE N° 1 a N°21, PARA O EXERCÍCIO DE 2025.</t>
-  </si>
-[...539 lines deleted...]
-    <t>CONVITE PARA AUDIÊNCIA PÚBLICA - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025- QUINTA-FEIRA, 06 DE JUNHO DE 2024 NO PRÉDIO DA CÂMARA MUNICIPAL DE VEREADORES DE CUPIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1202,3714 +1202,3714 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no__019-2024_-_placas_com_qr_-_geneci.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_023-2024_-_elissandra_-_atendimento_prioritario_as_pessoas_com_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_024-2024_-_iniciativa_mesa_diretora_-_dispoe_sobre_o_quadro_de_pessoal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/343/20240416121249.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/300/253.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/305/emissao_4ce5b7a29bfee3b9ac5864f7_oficio-externo-016-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/341/pl_ldo_2025_n_256_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/364/259.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/378/260.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_262.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_263.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_resolucao_no_017-2024__dispoe_sobre_a_estrutura_organizacional_da_camara.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_resolucao_no_018-2024.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/342/20240416121846.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/294/req0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/295/req002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/296/req003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/297/req004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/298/req005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/299/req006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req07.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/302/req08.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/303/requerimento_09_2024_cupira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req10.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req11.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/310/req12.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_013_cupira_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_014_cupira_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_15_cupira_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req16.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_17_cupira_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/316/req018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/319/req019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/323/req020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/324/req021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_027_cupura.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_28_cupira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req29.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req30.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req31.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req33.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req34.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req35.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/347/req36.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/348/req37.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/349/req38.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/350/req39.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/351/req40.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/352/req41.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/353/req42.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/354/req43.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/355/req44.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/356/req45.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/359/req46.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/360/req47.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/361/req48.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/362/req49.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/363/req50.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/365/req_51_cupira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/366/req52.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/367/req53.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/369/req55.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/370/req56.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/371/req57.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/375/req068.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/376/req059.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/377/req060.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/379/req061.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/380/req062.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/381/req63.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/388/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/395/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/399/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/401/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/406/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/342/20240416121846.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_n_263.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/386/projeto_de_lei_n_262.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/378/260.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/364/259.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/341/pl_ldo_2025_n_256_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/305/emissao_4ce5b7a29bfee3b9ac5864f7_oficio-externo-016-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/300/253.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/343/20240416121249.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_024-2024_-_iniciativa_mesa_diretora_-_dispoe_sobre_o_quadro_de_pessoal.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_023-2024_-_elissandra_-_atendimento_prioritario_as_pessoas_com_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no__019-2024_-_placas_com_qr_-_geneci.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_resolucao_no_018-2024.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_resolucao_no_017-2024__dispoe_sobre_a_estrutura_organizacional_da_camara.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/406/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/401/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/399/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/395/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/389/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/388/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/381/req63.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/380/req062.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/379/req061.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/377/req060.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/376/req059.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/375/req068.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/371/req57.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/370/req56.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/369/req55.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/367/req53.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/366/req52.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/365/req_51_cupira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/363/req50.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/362/req49.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/361/req48.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/360/req47.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/359/req46.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/356/req45.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/355/req44.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/354/req43.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/353/req42.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/352/req41.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/351/req40.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/350/req39.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/349/req38.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/348/req37.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/347/req36.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req35.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req34.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req33.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/339/requerimento_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req31.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req30.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req29.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_28_cupira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_027_cupura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/324/req021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/323/req020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/319/req019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/316/req018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_17_cupira_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req16.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_15_cupira_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_014_cupira_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_013_cupira_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/310/req12.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req11.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req10.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/303/requerimento_09_2024_cupira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/302/req08.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req07.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/299/req006.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/298/req005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/297/req004.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/296/req003.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/295/req002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2024/294/req0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="159.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>411</v>
+        <v>358</v>
       </c>
       <c r="B2">
         <v>2024</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="B3">
         <v>2024</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="B4">
         <v>2024</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="B5">
         <v>2024</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="B6">
         <v>2024</v>
       </c>
       <c r="C6">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="B7">
         <v>2024</v>
       </c>
       <c r="C7">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="B8">
         <v>2024</v>
       </c>
       <c r="C8">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B10">
         <v>2024</v>
       </c>
       <c r="C10">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B11">
         <v>2024</v>
       </c>
       <c r="C11">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B12">
         <v>2024</v>
       </c>
       <c r="C12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B13">
         <v>2024</v>
       </c>
       <c r="C13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B14">
         <v>2024</v>
       </c>
       <c r="C14">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
         <v>13</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B15">
         <v>2024</v>
       </c>
       <c r="C15">
+        <v>9</v>
+      </c>
+      <c r="D15" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" t="s">
         <v>14</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B16">
         <v>2024</v>
       </c>
       <c r="C16">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B17">
         <v>2024</v>
       </c>
       <c r="C17">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B18">
         <v>2024</v>
       </c>
       <c r="C18">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B19">
         <v>2024</v>
       </c>
       <c r="C19">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="B20">
         <v>2024</v>
       </c>
       <c r="C20">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="B21">
         <v>2024</v>
       </c>
       <c r="C21">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>431</v>
+        <v>412</v>
       </c>
       <c r="B22">
         <v>2024</v>
       </c>
       <c r="C22">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>306</v>
+        <v>411</v>
       </c>
       <c r="B23">
         <v>2024</v>
       </c>
       <c r="C23">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" t="s">
         <v>43</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="H23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="B24">
         <v>2024</v>
       </c>
       <c r="C24">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E24" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>308</v>
+        <v>432</v>
       </c>
       <c r="B25">
         <v>2024</v>
       </c>
       <c r="C25">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>318</v>
+        <v>400</v>
       </c>
       <c r="B26">
         <v>2024</v>
       </c>
       <c r="C26">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="B27">
         <v>2024</v>
       </c>
       <c r="C27">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B28">
         <v>2024</v>
       </c>
       <c r="C28">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>343</v>
+        <v>410</v>
       </c>
       <c r="B29">
         <v>2024</v>
       </c>
       <c r="C29">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E29" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" t="s">
         <v>43</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="B30">
         <v>2024</v>
       </c>
       <c r="C30">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E30" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" t="s">
         <v>43</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>300</v>
+        <v>342</v>
       </c>
       <c r="B31">
         <v>2024</v>
       </c>
       <c r="C31">
-        <v>253</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E31" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="F31" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H31" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="B32">
         <v>2024</v>
       </c>
       <c r="C32">
-        <v>254</v>
+        <v>9</v>
       </c>
       <c r="D32" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E32" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="F32" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>333</v>
+        <v>402</v>
       </c>
       <c r="B33">
         <v>2024</v>
       </c>
       <c r="C33">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="D33" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E33" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>341</v>
+        <v>403</v>
       </c>
       <c r="B34">
         <v>2024</v>
       </c>
       <c r="C34">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="D34" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E34" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>373</v>
+        <v>396</v>
       </c>
       <c r="B35">
         <v>2024</v>
       </c>
       <c r="C35">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="D35" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F35" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="B36">
         <v>2024</v>
       </c>
       <c r="C36">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D36" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E36" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F36" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="H36" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="B37">
         <v>2024</v>
       </c>
       <c r="C37">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D37" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E37" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F37" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="H37" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="B38">
         <v>2024</v>
       </c>
       <c r="C38">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D38" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E38" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F38" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="H38" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="B39">
         <v>2024</v>
       </c>
       <c r="C39">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D39" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E39" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F39" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="H39" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="B40">
         <v>2024</v>
       </c>
       <c r="C40">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E40" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F40" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H40" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="B41">
         <v>2024</v>
       </c>
       <c r="C41">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D41" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>396</v>
+        <v>373</v>
       </c>
       <c r="B42">
         <v>2024</v>
       </c>
       <c r="C42">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="D42" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E42" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F42" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H42" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>403</v>
+        <v>341</v>
       </c>
       <c r="B43">
         <v>2024</v>
       </c>
       <c r="C43">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D43" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E43" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F43" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="H43" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>402</v>
+        <v>333</v>
       </c>
       <c r="B44">
         <v>2024</v>
       </c>
       <c r="C44">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="D44" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E44" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F44" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="B45">
         <v>2024</v>
       </c>
       <c r="C45">
-        <v>16</v>
+        <v>254</v>
       </c>
       <c r="D45" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E45" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="H45" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>326</v>
+        <v>300</v>
       </c>
       <c r="B46">
         <v>2024</v>
       </c>
       <c r="C46">
-        <v>17</v>
+        <v>253</v>
       </c>
       <c r="D46" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E46" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="H46" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>332</v>
+        <v>382</v>
       </c>
       <c r="B47">
         <v>2024</v>
       </c>
       <c r="C47">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D47" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E47" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F47" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>374</v>
+        <v>343</v>
       </c>
       <c r="B48">
         <v>2024</v>
       </c>
       <c r="C48">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E48" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F48" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="H48" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="B49">
         <v>2024</v>
       </c>
       <c r="C49">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D49" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E49" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="F49" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="H49" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="B50">
         <v>2024</v>
       </c>
       <c r="C50">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D50" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E50" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="F50" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H50" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>409</v>
+        <v>318</v>
       </c>
       <c r="B51">
         <v>2024</v>
       </c>
       <c r="C51">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D51" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E51" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H51" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>410</v>
+        <v>308</v>
       </c>
       <c r="B52">
         <v>2024</v>
       </c>
       <c r="C52">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E52" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="F52" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H52" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>433</v>
+        <v>307</v>
       </c>
       <c r="B53">
         <v>2024</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D53" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E53" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H53" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="B54">
         <v>2024</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D54" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E54" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F54" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>295</v>
+        <v>374</v>
       </c>
       <c r="B55">
         <v>2024</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E55" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F55" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H55" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>296</v>
+        <v>332</v>
       </c>
       <c r="B56">
         <v>2024</v>
       </c>
       <c r="C56">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E56" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H56" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="B57">
         <v>2024</v>
       </c>
       <c r="C57">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E57" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F57" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H57" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>298</v>
+        <v>321</v>
       </c>
       <c r="B58">
         <v>2024</v>
       </c>
       <c r="C58">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E58" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F58" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="H58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>299</v>
+        <v>408</v>
       </c>
       <c r="B59">
         <v>2024</v>
       </c>
       <c r="C59">
-        <v>6</v>
+        <v>82</v>
       </c>
       <c r="D59" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E59" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H59" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="B60">
         <v>2024</v>
       </c>
       <c r="C60">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D60" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E60" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F60" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H60" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>302</v>
+        <v>406</v>
       </c>
       <c r="B61">
         <v>2024</v>
       </c>
       <c r="C61">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="D61" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F61" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H61" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>303</v>
+        <v>405</v>
       </c>
       <c r="B62">
         <v>2024</v>
       </c>
       <c r="C62">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="D62" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E62" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F62" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H62" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>304</v>
+        <v>404</v>
       </c>
       <c r="B63">
         <v>2024</v>
       </c>
       <c r="C63">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D63" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E63" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F63" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H63" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>309</v>
+        <v>401</v>
       </c>
       <c r="B64">
         <v>2024</v>
       </c>
       <c r="C64">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D64" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E64" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F64" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="H64" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>310</v>
+        <v>399</v>
       </c>
       <c r="B65">
         <v>2024</v>
       </c>
       <c r="C65">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="D65" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E65" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H65" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>311</v>
+        <v>398</v>
       </c>
       <c r="B66">
         <v>2024</v>
       </c>
       <c r="C66">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="D66" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E66" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="H66" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>312</v>
+        <v>397</v>
       </c>
       <c r="B67">
         <v>2024</v>
       </c>
       <c r="C67">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="D67" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E67" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F67" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H67" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>313</v>
+        <v>395</v>
       </c>
       <c r="B68">
         <v>2024</v>
       </c>
       <c r="C68">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="D68" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E68" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F68" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H68" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>314</v>
+        <v>394</v>
       </c>
       <c r="B69">
         <v>2024</v>
       </c>
       <c r="C69">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D69" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E69" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H69" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>315</v>
+        <v>393</v>
       </c>
       <c r="B70">
         <v>2024</v>
       </c>
       <c r="C70">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D70" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E70" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="H70" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="B71">
         <v>2024</v>
       </c>
       <c r="C71">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D71" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E71" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F71" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="H71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>319</v>
+        <v>391</v>
       </c>
       <c r="B72">
         <v>2024</v>
       </c>
       <c r="C72">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="D72" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E72" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F72" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H72" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>323</v>
+        <v>389</v>
       </c>
       <c r="B73">
         <v>2024</v>
       </c>
       <c r="C73">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D73" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E73" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F73" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H73" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>324</v>
+        <v>388</v>
       </c>
       <c r="B74">
         <v>2024</v>
       </c>
       <c r="C74">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="D74" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E74" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F74" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H74" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>327</v>
+        <v>385</v>
       </c>
       <c r="B75">
         <v>2024</v>
       </c>
       <c r="C75">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="D75" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E75" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F75" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H75" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>328</v>
+        <v>384</v>
       </c>
       <c r="B76">
         <v>2024</v>
       </c>
       <c r="C76">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D76" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E76" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H76" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>329</v>
+        <v>383</v>
       </c>
       <c r="B77">
         <v>2024</v>
       </c>
       <c r="C77">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D77" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E77" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="H77" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>330</v>
+        <v>381</v>
       </c>
       <c r="B78">
         <v>2024</v>
       </c>
       <c r="C78">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="D78" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E78" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="H78" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>331</v>
+        <v>380</v>
       </c>
       <c r="B79">
         <v>2024</v>
       </c>
       <c r="C79">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="D79" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E79" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F79" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="H79" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>334</v>
+        <v>379</v>
       </c>
       <c r="B80">
         <v>2024</v>
       </c>
       <c r="C80">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D80" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E80" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F80" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="H80" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>335</v>
+        <v>377</v>
       </c>
       <c r="B81">
         <v>2024</v>
       </c>
       <c r="C81">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="D81" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E81" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="H81" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>336</v>
+        <v>376</v>
       </c>
       <c r="B82">
         <v>2024</v>
       </c>
       <c r="C82">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D82" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E82" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H82" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>337</v>
+        <v>375</v>
       </c>
       <c r="B83">
         <v>2024</v>
       </c>
       <c r="C83">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D83" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E83" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F83" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="H83" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>338</v>
+        <v>371</v>
       </c>
       <c r="B84">
         <v>2024</v>
       </c>
       <c r="C84">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D84" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E84" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="H84" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>339</v>
+        <v>370</v>
       </c>
       <c r="B85">
         <v>2024</v>
       </c>
       <c r="C85">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D85" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E85" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F85" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="H85" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>340</v>
+        <v>369</v>
       </c>
       <c r="B86">
         <v>2024</v>
       </c>
       <c r="C86">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D86" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E86" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F86" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H86" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>345</v>
+        <v>368</v>
       </c>
       <c r="B87">
         <v>2024</v>
       </c>
       <c r="C87">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D87" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E87" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="H87" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="B88">
         <v>2024</v>
       </c>
       <c r="C88">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="D88" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E88" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F88" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H88" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="B89">
         <v>2024</v>
       </c>
       <c r="C89">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D89" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E89" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="H89" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="B90">
         <v>2024</v>
       </c>
       <c r="C90">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D90" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E90" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F90" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H90" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="B91">
         <v>2024</v>
       </c>
       <c r="C91">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D91" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E91" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="H91" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="B92">
         <v>2024</v>
       </c>
       <c r="C92">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D92" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E92" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F92" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="H92" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="B93">
         <v>2024</v>
       </c>
       <c r="C93">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D93" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E93" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F93" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="H93" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B94">
         <v>2024</v>
       </c>
       <c r="C94">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D94" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E94" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F94" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="H94" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B95">
         <v>2024</v>
       </c>
       <c r="C95">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D95" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E95" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F95" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H95" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B96">
         <v>2024</v>
       </c>
       <c r="C96">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D96" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E96" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F96" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H96" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>355</v>
       </c>
       <c r="B97">
         <v>2024</v>
       </c>
       <c r="C97">
         <v>44</v>
       </c>
       <c r="D97" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E97" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F97" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H97" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B98">
         <v>2024</v>
       </c>
       <c r="C98">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D98" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E98" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F98" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H98" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="B99">
         <v>2024</v>
       </c>
       <c r="C99">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D99" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E99" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H99" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="B100">
         <v>2024</v>
       </c>
       <c r="C100">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D100" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E100" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F100" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H100" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="B101">
         <v>2024</v>
       </c>
       <c r="C101">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D101" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E101" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F101" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="H101" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="B102">
         <v>2024</v>
       </c>
       <c r="C102">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D102" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E102" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F102" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H102" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="B103">
         <v>2024</v>
       </c>
       <c r="C103">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D103" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E103" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F103" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H103" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="B104">
         <v>2024</v>
       </c>
       <c r="C104">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D104" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E104" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F104" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H104" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="B105">
         <v>2024</v>
       </c>
       <c r="C105">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="D105" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E105" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F105" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H105" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="B106">
         <v>2024</v>
       </c>
       <c r="C106">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D106" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E106" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F106" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="H106" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>368</v>
+        <v>345</v>
       </c>
       <c r="B107">
         <v>2024</v>
       </c>
       <c r="C107">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="D107" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E107" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F107" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="H107" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="B108">
         <v>2024</v>
       </c>
       <c r="C108">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="D108" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E108" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F108" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H108" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="B109">
         <v>2024</v>
       </c>
       <c r="C109">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D109" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E109" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F109" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H109" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>371</v>
+        <v>338</v>
       </c>
       <c r="B110">
         <v>2024</v>
       </c>
       <c r="C110">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="D110" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E110" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F110" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H110" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>375</v>
+        <v>337</v>
       </c>
       <c r="B111">
         <v>2024</v>
       </c>
       <c r="C111">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E111" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F111" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="H111" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>376</v>
+        <v>336</v>
       </c>
       <c r="B112">
         <v>2024</v>
       </c>
       <c r="C112">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="D112" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E112" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F112" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="H112" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>377</v>
+        <v>335</v>
       </c>
       <c r="B113">
         <v>2024</v>
       </c>
       <c r="C113">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D113" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E113" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F113" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H113" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>379</v>
+        <v>334</v>
       </c>
       <c r="B114">
         <v>2024</v>
       </c>
       <c r="C114">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D114" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E114" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F114" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="H114" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>380</v>
+        <v>331</v>
       </c>
       <c r="B115">
         <v>2024</v>
       </c>
       <c r="C115">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="D115" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E115" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F115" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="H115" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>381</v>
+        <v>330</v>
       </c>
       <c r="B116">
         <v>2024</v>
       </c>
       <c r="C116">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="D116" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E116" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F116" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="H116" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="B117">
         <v>2024</v>
       </c>
       <c r="C117">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="D117" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E117" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F117" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>11</v>
+        <v>223</v>
       </c>
       <c r="H117" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="B118">
         <v>2024</v>
       </c>
       <c r="C118">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E118" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F118" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="H118" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>385</v>
+        <v>327</v>
       </c>
       <c r="B119">
         <v>2024</v>
       </c>
       <c r="C119">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="D119" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E119" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F119" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H119" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>388</v>
+        <v>324</v>
       </c>
       <c r="B120">
         <v>2024</v>
       </c>
       <c r="C120">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D120" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E120" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F120" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H120" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>389</v>
+        <v>323</v>
       </c>
       <c r="B121">
         <v>2024</v>
       </c>
       <c r="C121">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="D121" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E121" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F121" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H121" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>391</v>
+        <v>319</v>
       </c>
       <c r="B122">
         <v>2024</v>
       </c>
       <c r="C122">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="D122" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E122" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F122" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H122" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>392</v>
+        <v>316</v>
       </c>
       <c r="B123">
         <v>2024</v>
       </c>
       <c r="C123">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D123" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E123" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="H123" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>393</v>
+        <v>315</v>
       </c>
       <c r="B124">
         <v>2024</v>
       </c>
       <c r="C124">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E124" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F124" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="H124" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>394</v>
+        <v>314</v>
       </c>
       <c r="B125">
         <v>2024</v>
       </c>
       <c r="C125">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D125" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E125" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F125" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H125" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>395</v>
+        <v>313</v>
       </c>
       <c r="B126">
         <v>2024</v>
       </c>
       <c r="C126">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="D126" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E126" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F126" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H126" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>397</v>
+        <v>312</v>
       </c>
       <c r="B127">
         <v>2024</v>
       </c>
       <c r="C127">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="D127" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E127" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F127" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H127" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>398</v>
+        <v>311</v>
       </c>
       <c r="B128">
         <v>2024</v>
       </c>
       <c r="C128">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E128" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F128" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>11</v>
+        <v>245</v>
       </c>
       <c r="H128" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>399</v>
+        <v>310</v>
       </c>
       <c r="B129">
         <v>2024</v>
       </c>
       <c r="C129">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E129" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F129" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H129" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>401</v>
+        <v>309</v>
       </c>
       <c r="B130">
         <v>2024</v>
       </c>
       <c r="C130">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E130" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F130" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H130" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>404</v>
+        <v>304</v>
       </c>
       <c r="B131">
         <v>2024</v>
       </c>
       <c r="C131">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E131" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F131" t="s">
-        <v>248</v>
+        <v>28</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H131" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>405</v>
+        <v>303</v>
       </c>
       <c r="B132">
         <v>2024</v>
       </c>
       <c r="C132">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="D132" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E132" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F132" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H132" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>406</v>
+        <v>302</v>
       </c>
       <c r="B133">
         <v>2024</v>
       </c>
       <c r="C133">
-        <v>80</v>
+        <v>8</v>
       </c>
       <c r="D133" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E133" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F133" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H133" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>407</v>
+        <v>301</v>
       </c>
       <c r="B134">
         <v>2024</v>
       </c>
       <c r="C134">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D134" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E134" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F134" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H134" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>408</v>
+        <v>299</v>
       </c>
       <c r="B135">
         <v>2024</v>
       </c>
       <c r="C135">
-        <v>82</v>
+        <v>6</v>
       </c>
       <c r="D135" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E135" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F135" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H135" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>320</v>
+        <v>298</v>
       </c>
       <c r="B136">
         <v>2024</v>
       </c>
       <c r="C136">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D136" t="s">
-        <v>259</v>
+        <v>110</v>
       </c>
       <c r="E136" t="s">
-        <v>260</v>
+        <v>111</v>
       </c>
       <c r="F136" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>11</v>
+        <v>261</v>
       </c>
       <c r="H136" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>344</v>
+        <v>297</v>
       </c>
       <c r="B137">
         <v>2024</v>
       </c>
       <c r="C137">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D137" t="s">
-        <v>259</v>
+        <v>110</v>
       </c>
       <c r="E137" t="s">
-        <v>260</v>
+        <v>111</v>
       </c>
       <c r="F137" t="s">
-        <v>262</v>
+        <v>28</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="H137" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>400</v>
+        <v>296</v>
       </c>
       <c r="B138">
         <v>2024</v>
       </c>
       <c r="C138">
         <v>3</v>
       </c>
       <c r="D138" t="s">
-        <v>259</v>
+        <v>110</v>
       </c>
       <c r="E138" t="s">
-        <v>260</v>
+        <v>111</v>
       </c>
       <c r="F138" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>11</v>
+        <v>265</v>
       </c>
       <c r="H138" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>357</v>
+        <v>295</v>
       </c>
       <c r="B139">
         <v>2024</v>
       </c>
       <c r="C139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D139" t="s">
-        <v>265</v>
+        <v>110</v>
       </c>
       <c r="E139" t="s">
-        <v>266</v>
+        <v>111</v>
       </c>
       <c r="F139" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="H139" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>432</v>
+        <v>294</v>
       </c>
       <c r="B140">
         <v>2024</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
       <c r="D140" t="s">
-        <v>268</v>
+        <v>110</v>
       </c>
       <c r="E140" t="s">
+        <v>111</v>
+      </c>
+      <c r="F140" t="s">
+        <v>38</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="H140" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>358</v>
+        <v>433</v>
       </c>
       <c r="B141">
         <v>2024</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
       <c r="D141" t="s">
         <v>271</v>
       </c>
       <c r="E141" t="s">
         <v>272</v>
       </c>
       <c r="F141" t="s">
         <v>273</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H141" t="s">
         <v>274</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>