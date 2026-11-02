--- v2 (2026-03-11)
+++ v3 (2026-11-02)
@@ -51,1600 +51,1600 @@
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 2° REUNIÃO ORDINÁRIA DO 1° PERIODO DE 2025 DA 1° SESSÃO LEGISLATIVA DA 17° LEGISLATURA</t>
   </si>
   <si>
-    <t>MODIF</t>
-[...47 lines deleted...]
-Poder Executivo.</t>
+    <t>ED</t>
+  </si>
+  <si>
+    <t>EDITAL</t>
+  </si>
+  <si>
+    <t>Apresenta o julgamento das contas do Executivo Municipal referente ao exercício de 2020, com base no parecer prévio do Tribunal de Contas do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>AILTON DA BOA VISTA_x000D_
 DAVID AMORIM_x000D_
 EDVAN_x000D_
 ELAINE GRIGORIO_x000D_
 ELISSANDRA ENFERMEIRA_x000D_
 EVINHO PROFESSOR_x000D_
 MELSON DE TICA_x000D_
 NETO CARNEIRO_x000D_
 RICACIO  ENFERMEIRO_x000D_
 TAINE EDUARDA_x000D_
 VINICIUS LESSA</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/678/confira_aqui_o_resumo_das_emendas.pdf</t>
   </si>
   <si>
     <t>Emendas impositivas do vereadores de Cupira-PE ao orçamento de 2026.</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
+    <t>NETO CARNEIRO</t>
+  </si>
+  <si>
+    <t>Acresce o Art. 1°- A ao Projeto de Lei n° 010, de 28 de maio de 2025, que “Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., com ou sem Garantia da União, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>EDVAN_x000D_
+ELISSANDRA ENFERMEIRA_x000D_
+FOSP - COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO, OBRAS, SERVIÇOS PÚBLICOS, CIDADANIA E MEIO AMBIENTE</t>
+  </si>
+  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adição de dispositivos ao Projeto de Lei nº 007/2025, que “Estabelece as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício_x000D_
 de 2026 e dá outras providências.</t>
   </si>
   <si>
-    <t>NETO CARNEIRO</t>
-[...2 lines deleted...]
-    <t>Acresce o Art. 1°- A ao Projeto de Lei n° 010, de 28 de maio de 2025, que “Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., com ou sem Garantia da União, e dá outras providências”.</t>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a necessidade de assegurar aos servidores públicos municipais condições de trabalho mais justas e humanas, especialmente àqueles que sejam portadores de deficiência ou que possuam cônjuge, filho ou dependente nessa condição.</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o repasse aos agentes de saúde (ACS) e de endemias (ACE) o incentivo anual do IFA (Incentivo Financeiro Adicional), previsto no Decreto Federal nº 8.474 de 22 de junho de 2015 e na Lei Federal nº 12.994, alterada pela Lei nº 13.708/2018 e pela Portaria GM/MS Nº 3.317, de 7 de dezembro de 2020.</t>
+  </si>
+  <si>
+    <t>MELSON DE TICA</t>
+  </si>
+  <si>
+    <t>Institui o vale ração animal – VRA – no âmbito do Município de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EDVAN</t>
+  </si>
+  <si>
+    <t>Dispõe da criação do Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência – CMDPD.</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM_x000D_
+RICACIO  ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Ciclista a ser comemorado sempre no último domingo do mês de outubro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recepção, no âmbito do Município de Cupira/PE, da Declaração de Direitos de Liberdade Econômica prevista na Lei Federal nº 13.874, de 20 de setembro de 2019, regulamenta procedimentos para atos públicos de liberação de atividades econômicas, estabelece diretrizes para a classificação de risco e institui o Programa “Cupira Livre para Crescer”, e dá outras providências;</t>
+  </si>
+  <si>
+    <t>ELISSANDRA ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a elaboração de uma Lei Municipal que regulamente a circulação, permanência, manejo e responsabilidade sobre animais de grande porte (como bovinos, equinos, muares e similares) no âmbito do nosso município e, EM CARÁTER DE URGÊNCIA, providências para identificação e controle de animais de grande porte soltos nas vias públicas de Cupira.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Criação da Patrulha Maria da Penha no município onde visa resguardar a segurança de mulheres que foram ou estão sendo vítimas de violência doméstica. - EMERSON FERREIRA CALADO - MELSON DE TICA.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Criação do Programa Wi-Fi Comunitário onde disponibiliza o acesso a rede mundial de computadores de forma gratuita em locais públicos de lazer, turístico e repartições administrativas. DAVID MARQUES DE AMORIM.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a flexibilização da jornada do estudante que é servidor público no âmbito do município de Cupira, o qual concede um horário especial ao servidor estudante quando comprovada a compatibilidade entre o horário de estudo e o da repartição. - ANTÔNIO BISPO DE MELO NETO - CARNEIRO NETO.</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Saúde Bucal nas Escolas da Rede Pública Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS</t>
+  </si>
+  <si>
+    <t>NETO CARNEIRO_x000D_
+VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>Nos termos do regimento interno, requeremos, ouvido o plenário, que seja encaminhada moção de aplausos a equipe de corrida Cupira Running.</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada moção de aplausos ao senhor Luiz Elias de Espíndola, popularmente conhecido como Lulinha da Sanfona.</t>
+  </si>
+  <si>
+    <t>Requer, ouvido o plenário, que seja encaminhada moção de aplausos ao deputado estadual João de Nadege.</t>
+  </si>
+  <si>
+    <t>EVINHO PROFESSOR</t>
+  </si>
+  <si>
+    <t>Nos termos do regimento interno, requeremos, ouvido o plenário, que seja encaminhada moção de aplausos ao ex-prefeito José João Inácio.</t>
+  </si>
+  <si>
+    <t>MODIF</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>FOSP - COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO, OBRAS, SERVIÇOS PÚBLICOS, CIDADANIA E MEIO AMBIENTE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso I do artigo 7º do Projeto de Lei Orçamentária Anual, para ajustar o limite de créditos adicionais suplementares autorizados ao_x000D_
+Poder Executivo.</t>
+  </si>
+  <si>
+    <t>RICACIO  ENFERMEIRO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a substituição do valor autorizado para operação de crédito junto ao Banco do Brasil S.A., contido no artigo 1º do Projeto de Lei nº 010/2025 28 de maio de 2025.</t>
+  </si>
+  <si>
+    <t>AILTON DA BOA VISTA_x000D_
+DAVID AMORIM_x000D_
+EDVAN_x000D_
+ELAINE GRIGORIO_x000D_
+ELISSANDRA ENFERMEIRA_x000D_
+EVINHO PROFESSOR_x000D_
+MELSON DE TICA_x000D_
+NALDO DE BIGODE_x000D_
+TAINE EDUARDA</t>
+  </si>
+  <si>
+    <t>Altera a ementa e o art. 1º do Projeto de Lei nº 10/2025, para incluir, além do Banco do Brasil S.A., a Caixa Econômica Federal como instituição autorizada à contratação de operação de crédito.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/587/emenda_modificativa_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre modificação de dispositivos ao Projeto de Lei nº 007/2025, que “Estabelece as Diretrizes para a Elaboração da Lei Orçamentária_x000D_
+para o Exercício de 2026 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Cupira-PE, no uso de suas atribuições legais, propõe a seguinte EMENDA MODIFICATIVA ao Projeto de Lei n° 01 de autoria do poder legislativo, alterando o redação do Artigo 4° e da outras providências.</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>OFÍCIOS</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas Estadual - TCE</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 1801/2025/TCE-PE-SPJ – Processo nº 24100576-0 – Dispõe sobre prestação de contas de governo da prefeitura municipal de Cupira, exercício 2023</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 1506/2025/TCE-PE-SPJ – Processo 23100595-7 – Prestação de Contas do Poder Executivo referente ao exercício de 2022;</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>Dispõe do percentual de consignação para empréstimos aos servidores públicos desta Câmara aos vereadores.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas do Executivo Municipal referente ao exercício de 2020, com base no parecer prévio do Tribunal de Contas do Estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_n_026.pdf</t>
+  </si>
+  <si>
+    <t>Que autoriza o Poder Executivo Municipal a realizar o repasse do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) do Município de Cupira/PE, nos termos da legislação federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_no_025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para a concessão de abono aos profissionais da Educação, professores e administrativo, em efetivo serviço para fins de cumprimento de aplicação mínima de 70% dos recursos do FUNDEB na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020 e no art. 212-A, inciso XI da Constituição Federal referente ao exercício financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_no_024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 192, de 1 de julho de 2022, para incluir os parâmetros de público- alvo, distâncias, fiscalização e canal de comunicação do serviço de transporte escolar, nos termos das exigências da Resolução TC nº 156/2021.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_023.pdf</t>
+  </si>
+  <si>
+    <t>Que institui a Corregedoria-Geral e a Ouvidoria da Guarda Civil Municipal de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/649/pl_22.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho municipal dos direitos da pessoa com deficiência e institui a conferência municipal dos direitos da pessoa com deficiência –</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/635/pl_21.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Conselho Municipal dos Direitos da Criança e do Adolescente – CMDCA e institui o Fundo Municipal dos Direitos da Criança e do Adolescente, nos termos previstos no Estatuto da Criança e do Adolescente (Lei Federal nº 8.069/1990) e na Constituição Federal de 1988.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/634/pl_20.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_19.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Pé na Escola” no município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/623/pl_18.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual do Município de Cupira/PE para o período de 2026 a 2029 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/622/pl_17.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Município de Cupira para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/628/pl_16.pdf</t>
+  </si>
+  <si>
+    <t>Altera o valor da hora aula dos professores contratados por excepcional interesse público no município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/621/pl_15.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Apoio FCC – Rodada de Negócios, autoriza o Poder Executivo a abrir crédito adicional especial, celebrar convênios e/ou contratos visando ao repasse de recursos à Associação de Desenvolvimento Comunitário do Município de Cupira e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal a Conceder Direito Real de Uso de Imóvel Público à Câmara de Vereadores de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/611/pl_13.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o repasse de incentivo financeiro por desempenho no âmbito da Atenção Primária à Saúde, e dá outras providências;</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/606/pl_12.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a apreensão e destinação de animais de médio e grande porte no Município de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_011.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Estatuto da Guarda Civil Municipal e da outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/578/pl_10_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A e Caixa Econômica Federal. com ou sem Garantia da União, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/577/pl_09_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação de artigos contemplados na Lei Municipal nº 105, de 05 de abril de 2017; na Lei Municipal nº 198, de 19 de setembro de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/576/pl_08_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 195 de 09 de setembro de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/583/pl_07_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as Diretrizes Orçamentárias para o exercício de 2026 e dá outras providências;</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/515/pl_06.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o benefício eventual de doação de gênero alimentício, especificamente peixe, durante o período da Semana Santa no âmbito do município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/512/pl_05.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do subsídio dos conselheiros tutelares do município de Cupira/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/464/pl_04_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargo de provimento em comissão de assessor especial do Gabinete da Prefeitura e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/463/pl_03_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o piso salarial dos professores efetivos da rede municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/435/pl_002_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Reajusta a remuneração mínima dos servidores do município de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/434/pl_001_-_cupira.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a modificação da estrutura administrativa do Município, instituindo a Secretaria de Segurança Cidadã, Trânsito e Defesa Civil e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
-[...1 lines deleted...]
-  <si>
     <t>Que visa instituir a Política de Avaliação Especial de Desempenho do Servidor Público Civil na Admiração Pública do Poder Executivo Municipal e dá outras providência</t>
   </si>
   <si>
-    <t>PL</t>
-[...157 lines deleted...]
-  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/436/pl_01.pdf</t>
-[...44 lines deleted...]
-    <t>Dispõe sobre a inserção da temática de combate à violência contra a mulher no currículo da Educação Básica das unidades de ensino da rede pública e privada do município de Cupira, e dá outras providências</t>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_do_poder_legislativo_no_09.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de auxílio-alimentação e auxílio-saúde aos servidores efetivos, comissionados e vereadores que integram o Parlamento Municipal de Cupira e dá outras providências.</t>
   </si>
   <si>
     <t>NETO CARNEIRO_x000D_
 RICACIO  ENFERMEIRO</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/640/pl_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do dia Municipal de Esporte Inclusivo para Crianças com Deficiência e em Condição de Vulnerabilidade Social, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_do_poder_legislativo_no_09.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a concessão de auxílio-alimentação e auxílio-saúde aos servidores efetivos, comissionados e vereadores que integram o Parlamento Municipal de Cupira e dá outras providências.</t>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/625/pl_07.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inserção da temática de combate à violência contra a mulher no currículo da Educação Básica das unidades de ensino da rede pública e privada do município de Cupira, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/624/pl_06.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a priorização de atendimento e garantia de direitos às mães atípicas e cuidadores de crianças com deficiência, TEA (Transtorno do Espectro Autista), doenças raras, condições neurológicas ou necessidade especial contínua, no município de Cupira/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/610/pl_05.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Busca Ativa Escolar voltada à identificação, registro, acompanhamento e reinserção de crianças e adolescentes de 4 a 15 anos fora da escola ou em risco de exclusão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/601/pl_04.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal dos Agentes Comunitários de Saúde e de Combate a Endemias no âmbito do Município de Cupira e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/581/pl_03.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criar o programa curativo para atendimento e acompanhamento domiciliar aos pacientes que necessitam de curativos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/532/pl_02.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Conscientização sobre o Autismo no âmbito do Município de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/436/pl_01.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do valor do símbolo CC-9 em razão do valor do novo salário mínimo e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
+    <t>Dispõe sobre a reforma do Regimento Interno da Câmara Municipal de Cupira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>De iniciativa da Mesa Diretora que tem por objetivo alterar o art. 296, inciso VI, do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Escola do Legislativo no âmbito da Câmara Municipal de Cupira-PE e dá outras providências.</t>
+  </si>
+  <si>
     <t>Dispõe sobre a atualização dos valores das diárias concedidas aos vereadores(as) e Servidores(as) da Câmara Municipal de Cupira e dá outras providências.</t>
   </si>
   <si>
-    <t>Dispõe sobre a criação da Escola do Legislativo no âmbito da Câmara Municipal de Cupira-PE e dá outras providências.</t>
-[...68 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/437/requertmento_01.pdf</t>
-[...149 lines deleted...]
-    <t>Solicita ao Poder Executivo para que seja providenciada a implantação de um sistema eletrônico de senhas, para o atendimento ao Hospital Municipal José Veríssimo de Souza de Cupira.</t>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/692/req_183.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao poder Executivo para que sejam adotadas providências urgentes para a retirada e manejo adequado dos animais de rua abandonados, especialmente cães, que têm atacado pessoas, colocando em risco a segurança e a saúde da população.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/689/req_182.pdf</t>
+  </si>
+  <si>
+    <t>Solicita aos parlamentares para que o início dos trabalhos da 2ª Sessão Legislativa da 17ª Legislatura, definida regimentalmente para o dia 02 de fevereiro de 2026, ocorra no Auditório Carmuniza Alves do Nascimento, anexo da Escola Municipal Pedro Alves de Souza, em razão da reforma da sede do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/688/req_181.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo técnico visando à implementação de medidas adequadas para redução da velocidade dos veículos na Rua Desembargador Felismino Guedes, especificamente na altura do nº 07 (Igreja Evangélica Congregacional Conservadora).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/687/req_180.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que sejam adotadas medidas visando à fiscalização e ao controle do volume sonoro emitido por carros de som, publicidade volante e veículos similares no âmbito do Município, especialmente no sentido de:_x000D_
+I – fiscalizar rigorosamente o volume de emissão sonora dos carros de som, publicidade volante e similares, assegurando o cumprimento dos limites de ruído estabelecidos por normas federais e técnicas reconhecidas, coibindo a poluição sonora;_x000D_
+II – proibir a permanência ou acionamento de carros de som nas proximidades de órgãos públicos, escolas e creches, hospitais e unidades de saúde, bem como igrejas e templos religiosos, de modo a evitar a perturbação de atividades essenciais e assegurar o sossego público;_x000D_
+III – reforçar as ações de fiscalização e aplicar as penalidades cabíveis aos infratores que ultrapassem os limites legais de decibéis ou atuem em locais proibidos.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/684/req_179.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o calçamento da rua Francisco Vieira, localizada por trás da capela de Nossa Senhora do Rosário, no bairro da Caixa d’Água, conforme abaixo-assinado da comunidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/681/req_178.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o reparo do calçamento da entrada do Hospital Municipal José Veríssimo de Souza até a entrada da COMPESA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/680/req_177.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado um mutirão nos bairros para efetuar limpeza das vias e calçamentos, ajustes e reparos na iluminação pública e a pintura das guias e áreas sinalizadas de cada bairro.</t>
   </si>
   <si>
     <t>AILTON DA BOA VISTA</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_25.pdf</t>
-[...836 lines deleted...]
-    <t>Solicita ao Poder Executivo para que seja providenciada a reforma da parte frontal da Unidade Básica de Saúde (UBS) da Caixa d’Água, com a finalidade de transformar o espaço em uma área sensorial adequada às necessidades de crianças com Transtorno do Espectro Autista (TEA), incluindo: Ambiente de hiperfoco, com recursos visuais, táteis e luminosos controlados; Área para exercícios físicos e atividades de regulação motora; Adequações estruturais que garantam segurança, acessibilidade, conforto e acolhimento às crianças e às famílias.</t>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_176.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada uma reforma na quadra poliesportiva na vila Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/675/reque_175.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para seja construída uma nova caixa d'água no sítio Imbiruçú com capacidade média de 25.000 litros para poder atender às necessidades dos moradores da localidade e, se possível, em um terreno público, já que existe atualmente, está  localizada em um terreno  particular, o que traz alguns constrangimentos aos moradores daquela localidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_174.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja construída uma praça na vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_173.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada reforma e pintura da praça por traz da Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requertmento_172.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a aquisição de motocicletas, modelo Cinquentinha, para uso dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_171.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em calçamento no entorno da quadra e da antiga sede da escola José Soares.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_170.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo um PEDIDO DE INFORMAÇÃO para que seja verificada, com urgência, a situação do saneamento e do calçamento da Rua dos Manguezais e também para que sejam adotadas providências concretas para a execução do calçamento da referida via, uma vez que, embora cadastrada como beneficiária de verba estadual, não há perspectiva de início ou conclusão da obra. Seguem os questionamentos:_x000D_
 _x000D_
 1 – Cronograma físico-financeiro da obra;_x000D_
 2 – Situação atual do serviço a ser realizado;_x000D_
 3 – Valor total disponibilizado;_x000D_
 4 – Responsável pela execução da obra – responsável técnico;_x000D_
 5 – Previsão de início da obra.</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_171.pdf</t>
-[...119 lines deleted...]
-    <t>Apresenta o julgamento das contas do Executivo Municipal referente ao exercício de 2020, com base no parecer prévio do Tribunal de Contas do Estado de Pernambuco.</t>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_169.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma da parte frontal da Unidade Básica de Saúde (UBS) da Caixa d’Água, com a finalidade de transformar o espaço em uma área sensorial adequada às necessidades de crianças com Transtorno do Espectro Autista (TEA), incluindo: Ambiente de hiperfoco, com recursos visuais, táteis e luminosos controlados; Área para exercícios físicos e atividades de regulação motora; Adequações estruturais que garantam segurança, acessibilidade, conforto e acolhimento às crianças e às famílias.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_168.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam disponibilizados quites de higiene pessoal contendo, por exemplo: creme dental, escova de dentes e desodorante, juntamente com uma palestra promovida por um profissional da saúde a fim de conscientizar os alunos sobre a importância da higiene pessoal, promovendo educação em saúde para os alunos da Escola Municipal de Tempo Integral Edson Ferreira Calado no Município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_167.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Poder Executivo para seja disponibilizado à equipe de corrida de rua, Cupira Running, por dois dias na semana, um educador físico, um fisioterapeuta e o apoio da Guarda Municipal para acompanhar e dar suporte aos treinos.</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requertmento_166.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Poder Executivo para que seja alterado o horário da coleta de lixo do período diurno para o período noturno, bem como a adoção de medidas para garantir o fornecimento de Equipamentos de Proteção Individual (EPIs) aos profissionais que realizam este serviço essencial.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_165.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a elaboração e implantação de um Distrito Municipal de Confecção de Cupira voltado aos produtores de confecção, com o objetivo de fortalecer a economia local e inserir o município na rota do desenvolvimento têxtil do Brasil.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_n_164.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a retirada de objetos comerciais e de propaganda que ficam dispostos nas calçadas de alguns estabelecimentos comerciais e demais vias públicas e que acabam dificultando a visualização no tráfego de veículos</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requertmento_ne_163.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a limpeza do esgoto no final da Rua do Parque com a rua São Domingos.</t>
+  </si>
+  <si>
+    <t>TAINE EDUARDA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/658/162.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para sejam retirados os entulhos acumulados na Rua Antenor Lins de Melo, localizada no Bairro Liberdade, bem como a instalação de uma caixa de esgoto e a colocação de tubulação apropriada para o escoamento das águas pluviais naquela localidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_161.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de rampas de acessibilidade com sinalização nos setores de comércio do município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em calçamento da travessa Presidente Vargas, ao lado do cemitério São João Batista.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_159.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja feito estudo técnico para implantação de redutores de velocidade ou lombadas eletrônicas na rodovia BR 104 no trecho que dá acesso aos trevos e entradas da cidade de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>ELAINE GRIGORIO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_158.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o aumento de salário para os profissionais de apoio de toda rede pública municipal de ensino no município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/651/requerimento_157.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o pagamento do 13º salário aos funcionários da Saúde, efetivos e contratados.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_156.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma pista de corrida/caminhada na Av. Miguel Pereira Neto e Av. Etelvino Lins.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_155.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação do saneamento básico do esgoto do bairro Liberdade.</t>
+  </si>
+  <si>
+    <t>NALDO DE BIGODE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_154.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja enviado um profissional de educação física ao sítio Alto do Meio para dar aulas duas vezes por semana na comunidade, visando o público sedentário.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_153.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em paralelepípedo da via que liga a cidade de Cupira à vila do sítio Serrote Liso.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_152.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em paralelepípedo da via que liga a cidade de Cupira à vila de Tabuleiro.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_151.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o fornecimento de medicações básicas diretamente às residências da população de Cupira, garantindo assim maior acesso, comodidade e continuidade no tratamento das pessoas que necessitam.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_n_150.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o complemento da pavimentação em calçamento na parte interna do cemitério São João Batista.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_n_149.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em calçamento na Estrada Boa Vista, conhecida com rua das bananeiras, nas margens do rio Panelas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_148.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja organizado o trânsito aos domingos nas avenidas Moacir Soares e Juscelino Kubistchek, nas proximidades da feira livre do bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_147.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o cadastramento para os carroceiros da cidade de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_n_146.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja analisada e tomada providência quanto à situação da castração de cães e gatos que se encontram soltos nas ruas do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_145.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada toda a pavimentação em paralelepípedo do final da avenida Juscelino Kubitscheck, que também dá acesso ao loteamento Juarez Lopes, e que essa pavimentação seja concluída até o acesso da BR 104, próximo ao antigo posto Puma.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_n_144.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam providenciadas a recuperação de toda a pintura das paredes e do corrimão e a troca das lâmpadas por lâmpadas de LED das pontes da Boa Vista e do Riacho do Mamão.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_n_143.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja ampliada a demanda dos exames de laboratório, pois a necessidade da população abrange exames mais específicos.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_142.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja encaminhado a essa Casa Legislativa um projeto de doação de um terreno para a construção da Capela de Santa Terezinha que contempla as comunidades católicas dos bairros São João e Beira Rio e parte do centro que fazem parte da Comunidade Católica de Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_141.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada a revitalização da Praça localizada na Rua Gonçalves Dias, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma ou a requalificação da praça situada ao lado da prefeitura municipal.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja construída a Praça da Bíblia em Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a revitalização dos canteiros centrais e a complementação da iluminação com postes das avenidas Presidente Vargas (São João - até o final da mesma, próximo à ponte); da avenida Reverendo Júlio leitão de Melo (Centro – próximo ao hospital); da avenida Etelvino Lins (Centro); da avenida Alfredo Gregório de Barros (Bairro Glória) e da avenida Miguel Pereira Neto (Centro – apenas os canteiros central e laterais).</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam adotadas medidas de priorização no atendimento às mães atípicas no município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a contratação de novos profissionais nas áreas de Psicologia, Fonoaudiologia e Terapia Ocupacional, com o objetivo de atender à crescente demanda da população de Cupira.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo de visita técnica e de estudo de viabilidade por parte da Defesa Civil e da Secretaria de Infraestrutura referente à construção de uma passagem molhada no sítio Lama.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja feita uma nova convenção dos guardas municipais com o intuito de aumentar o efeito de atuação dos mesmos no município, bem como a criação de uma central de controle de câmaras de segurança.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam instaladas câmeras de segurança nas avenidas e ruas de nossa cidade.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de um redutor de velocidade na avenida Miguel Pereira Neto, em frente ao número 259, nas proximidades da Praça das Crianças Ana Letícia.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a construção de lombadas na rua São João Batista, nas proximidades da escola José Tenciano.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a confecção e instalação de placas de localização de rua para todas as ruas do município, incluindo: nome da rua; nome do bairro e CEP.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo de viabilidade de doção do terreno localizado no Sítio Chã dos Basílios – Comunidade de Chã das Panelas, zona rural do Município de Cupira/PE, a Igreja Católica, haja vista, já funcionar no referido imóvel uma capela denominada de Nossa Senhora das Dores</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma praça no loteamento Maria Josefa, próximo à fazenda do ex-vereador Bonequinho.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_n_127.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo através de um Pedido de Informação, para que sejam encaminhados a esta Casa Legislativa, no prazo legal:  _x000D_
+1. Relação completa das despesas realizadas com as festividades de rua promovidas pelo município de 01 de janeiro de 2025 até 30 de junho de 2025, incluindo: Contratos firmados com artistas, bandas, locutores e outras atrações; Gastos com estrutura de palco, som, iluminação, banheiros químicos e segurança; Despesas com publicidade, divulgação e comunicação visual; Custos com alimentação, hospedagem e transporte de artistas ou equipes; Outras despesas relacionadas diretamente aos eventos festivos._x000D_
+2. Indicação da fonte de recursos utilizada para custeio das festividades (recursos próprios, convênios, emendas parlamentares, patrocínios, etc)._x000D_
+3. Cópias dos processos licitatórios, contratos e notas fiscais referentes às contratações realizadas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_n_126.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para que seja providenciada a pavimentação (calçamento) de uma via localizada entre o Posto de Joedson e o Colégio Hilda, situada na lateral da Avenida Miguel Pereira Neto.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_n_125.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja revista a situação das viagens e das diárias dos profissionais de saúde do Hospital Municipal, considerando a necessidade de valorização desses profissionais e o cumprimento das normas vigentes e analise e adote as devidas providências para garantir melhores condições aos profissionais que realizam viagens a serviço do referido hospital.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_n_124.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma quadra esportiva no sítio Imbiruçú.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_n_123.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a complementação de pavimentação com calçamento da comunidade de Alto do Meio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requertmento_n_122.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado um levantamento detalhado da situação do Bairro Santo Antônio, com especial atenção às ruas que ainda não possuem calçamento.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_ng_121.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma da rua Gonçalves Dias, além disso, a demolição da praça em formato circular e a construção de um estacionamento para motos e de um ponto de moto-táxi no local.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_n_120.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a instalação lombadas nas ruas Álvaro Gomes Feitoza e Tertuliano Ferreira de Melo, com as devidas sinalizações e identificação dessas estruturas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_119.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a instalação de uma base do Corpo de Bombeiros Civil no município de Cupira-PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_118.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a realização de estudos técnicos e posterior implantação de um canteiro ou bifurcação na R. José Luiz da Silveira Barros (em frente à Igreja Matriz).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_117.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma do posto de saúde do sítio Tabuleiro.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_116.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em paralelepípedo da entrada do sítio Tabuleiro.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_115.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a criação de um Programa Municipal de Apoio ao Pequeno Produtor Rural, com as seguintes ações integradas:_x000D_
+- Distribuição gratuita de sementes, mudas, adubos e insumos agrícolas;_x000D_
+- Assistência técnica e extensão rural permanente;_x000D_
+- Implementação de feiras livres para escoamento da produção;_x000D_
+- Disponibilização de tratores e equipamentos compartilhados (horas-máquina);_x000D_
+- Aquisição, por parte do município, dos alimentos produzidos com o apoio do programa (como frutas, verduras e legumes), para uso na alimentação escolar das creches, escolas e demais     unidades da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_114.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja feita a reforma do posto de saúde da comunidade de Alto do Meio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_113.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a atuação de agentes específicos que realizem a fiscalização e, quando necessário, a apreensão e a guarda devida de animais de grande porte que, comumente, circulam livres pelas ruas do município, assim como a aplicação de multas aos proprietários desses animais, regularizando a sinalização com placas alusivas em avenidas e rodovias que cortam a nossa cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_112.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o pagamento de insalubridade aos profissionais que atuam como coveiros no âmbito do município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_111.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de um velório municipal no cemitério São João Paulo II, localizado na Cohab.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_110.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Pedido de Informação referente a relação nominal de todos os secretários municipais e secretários adjuntos atualmente nomeados pela Prefeitura Municipal de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_109.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam doados as carteiras e o cordão de Girassol de identificação dos autistas. Secretaria de Educação.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_108.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a realização de estudos técnicos e posterior implantação de um retorno ou bifurcação devidamente sinalizados no cruzamento da rua Dom Vital, em frente à residência do Dr. Sebastião.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_107.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a cobertura da quadra society e da arquibancada, localizadas na Cohab.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_106.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja construída uma quadra coberta na creche Minervina Juvina de Souza para oferecer mais lazer e conforto, principalmente nos eventos direcionados não apenas às crianças, mas a todas as famílias atendidas daquela comunidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_105.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam garantidas as gratificações referentes ao adicional noturno e à insalubridade para os funcionários do Hospital Municipal José Verissimo de Souza.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_104.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja liberado café da manhã para todos os funcionários do Hospital Municipal José Veríssimo de Sousa.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_103.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o fardamento para todos os alunos da rede municipal de ensino do município de Cupira/PE</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_102.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_101.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja disponibilizado um profissional neuropediatra na Secretaria de Saúde para atender a demanda do município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_100.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja viabilizado o trânsito de pedestres às margens da PE 123, especialmente nas proximidades do terceiro quebra-molas partindo do largo da rodoviária, localizado no sangrador da antiga barragem.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_099.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a reposição de areia da quadra de vôlei e futevôlei localizada no bairro COHAB.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_98.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada a reforma imediata em todos os banheiros públicos localizados em nosso município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_97.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Pedido de Informação a respeito das áreas verdes pertencentes aos seguintes loteamentos: Luís Cláudio Mouzinho, Santa Claro I e II, Santo Antônio, São João Batista, Joaquim Paulo, Morada Nobre e Liberdade, relacionado aos seguintes pontos: _x000D_
+- Planta indicando a área verde de cada loteamento acima indicados;_x000D_
+- Se houve alguma construção de prédio público ou particular nas respectivas áreas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_96.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado fardamento para os agentes de saúde e de endemias.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_95.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja autorizada a passagem da máquina patrol no loteamento Paraíso, com foco nas ruas que apresentam muitos buracos.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_94.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam disponibilizados veículos, tipo motocicletas, para a guarda municipal, com o intuito de otimizar o patrulhamento da mesma no município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_93.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação asfáltica das ruas Rui Barbosa e José Bonifácio, e da Trv. Rui Barbosa.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_92.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja destinada uma viatura da Guarda Civil Municipal de Cupira para patrulhar especificamente na zona rural do município {[Patrulha Rural Integrada de Cupira (PRIC)] “Presença que protege, segurança que acolhe”}</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_91.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a instalação de uma central de monitoramento com câmeras de vigilância nos principais pontos da cidade de Cupira – Pernambuco.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_90.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja feita a pavimentação das ruas: Pedro Gerônimo da Silva e Antônio Ferreira da Silva, ambas no loteamento Filadélfia.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_89.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo de viabilidade para a piçarragem da estrada que dá acesso à comunidade do Sítio Alto do Meio, zona rural do nosso Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_88.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo de viabilidade para a instalação de dois quebra-molas na Rua São João Batista, localizada no Bairro Novo Horizonte, nesta cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_87.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a requalificação do pavimento em paralelepípedo das ruas dos bairros Novo Horizonte e Mutirão.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_86.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja disponibilizado atendimento médico com a especialidade de oftalmologia na sede da secretaria, Município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_85_-.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a pavimentação em calçamento de uma passarela que dá acesso à entrada da UBS Glória, bem como a implantação de uma cobertura na frente da UBS para evitar que a chuva adentre no prédio, tendo em vista a chegada do inverno que se aproxima.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_84_-.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reconstrução da praça conhecida como Praça do Maria de Lourdes.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_83.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma pista de vaquejada no município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_82.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam implantados cursos preparatórios para vestibulares e concursos públicos, com o objetivo de oferecer aos jovens e adultos do município oportunidades de qualificação e melhores condições de acesso ao ensino superior e ao mercado de trabalho.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_81.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para seja feita a doação da antiga casa de farinha à comunidade do sítio Alto do Meio para que seja transformada na sede da associação dos moradores locais. A mesma necessita também de uma pequena reforma.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_80.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação de coletores de lixos (lixeiras) de coleta seletiva em pontos estratégicos das ruas no município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_79.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo de viabilidade para a execução de calçamento da Travessa Marechal Floriano Peixoto, situada no Bairro Novo Horizonte, e da Rua Antônio Francisco Alves, localizada na Cohab em nosso Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_78.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a manutenção do transmissor do sinal de canais abertos de televisão com o intuito de melhorar a qualidade das transmissões.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/520/requerimento_77.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma do SCFV (Serviço de Convivência e Fortalecimento de Vínculos), o mesmo prédio sede do CRAS I, localizado na rua Elizeu de Sousa Cruz, S/N –  bairro da COHAB, município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_76.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reativação da escola de costura na comunidade de Alto do Meio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_75.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a contratação de um assistente social para atuar no Hospital Municipal José Veríssimo de Souza, cuja atuação está descrita na Lei nº 8.662 de 07 de junho de 1993, que dispõe sobre a profissão do Assistente Social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_74.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam providenciados cursos profissionalizantes e de humanização para os profissionais da saúde do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_73.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção do Centro de Saúde, espaço para o atendimento das especialidades que são assistidas no prédio da Secretaria Saúde: cardiologia, psicologia, psiquiatria, ortopedia, ginecologia, nutricionista, pediatria, e exames de ultrassonografia.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_72.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja feita a pavimentação em calçamento da travessa Sete de Setembro, que liga as ruas Marechal Deodoro da Fonseca e Marechal Floriano Peixoto, no bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_71.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja feito um estudo e uma possível adesão à construção de casas populares para atender a famílias de baixa renda, residentes e domiciliados no município de Cupira, e que têm dificuldade em pagar aluguel devido aos altos valores presentes em nosso mercado imobiliário, ou mesmo àquelas que estejam sem moradia certa, dependentes do acolhimento de parentes ou amigos.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_70.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam providenciados aparelhos digitais, para monitoramento da glicose, aos pacientes portadores de diabetes tipo 1 cadastrados na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_69.pdf</t>
+  </si>
+  <si>
+    <t>Que seja repassado aos agentes de saúde (ACS) e de endemias (ACE) o incentivo anual do IFA (Incentivo Financeiro Adicional), previsto no Decreto Federal nº 8.474 de 22 de junho de 2015 e na Lei Federal nº 12.994, alterada pela Lei nº 13.708/2018 e pela Portaria GM/MS Nº 3.317, de 7 de dezembro de 2020.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_68.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada uma reforma e ampliação do PSF do bairro Novo Horizonte e a construção da praça situada em seu entorno, assim também como a reforma ou até mesmo a construção do CEO (Centro de Especialidade Odontológica).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_67.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação de um CCI (Centro de Convivência do Idoso no bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_66.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação do Serviço de Atenção Domiciliar (SAD) no município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_65.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a requalificação do pavimento em paralelepípedo e do canal de esgoto do bairro da Cohab.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_64.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a construção de um marco zero no município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_63.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja efetivado estudo de viabilidade para implantação e execução de sistema de encanamento de água no arruamento de casas na localidade rural denominada “sítio Sambaquim” em nosso município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_62.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a doação de peixes na Semana Santa, priorizando a população mais carente inscritas em programas sociais do governo.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_61.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja providenciada a revitalização da pracinha da rua Felipe Camarão, bem como a construção do muro no final da mesma rua que dá acesso ao rio e aos fundos do cemitério São João Batista, ficando assim uma rua sem saída para maior segurança da comunidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_60.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja providenciada a complementação dos calçamentos da avenida Moacir Soares, na altura do bairro Nova Esperança, e da avenida Juscelino Kubitschek, na altura do Posto 7.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_59.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja construído um campo Society na vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_58.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a criação da 'Casa Azul', um espaço especializado para o atendimento de crianças autistas. Esse centro deve contar com uma equipe multidisciplinar, garantindo suporte adequado e tratamentos essenciais para o desenvolvimento e bem-estar dessas crianças.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_57.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja instalada uma clínica veterinária com capacidade para oferecer consultas, exames e outros procedimentos, em especial, castração em massa para os animais de rua e de pessoas carentes</t>
+  </si>
+  <si>
+    <t>EDVAN_x000D_
+NETO CARNEIRO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_56.pdf</t>
+  </si>
+  <si>
+    <t>Antônio Bispo de Melo Neto e José Edvan da Silva por meio do qual solicitam ao Poder Executivo para que seja providenciado a criação de mais 130 vagas do auxílio do transporte universitário de Cupira-PE a Caruaru-PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_55.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a pavimentação asfáltica da rua Dr. Miguel Vieira Ferreira (rua da caixa d’água).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_54.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a requalificação das estradas da zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_53.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada, em caráter de urgência, a construção de 2 (duas) lombadas/quebra-molas na rua Antônio Campina, bairro Santa Clara 2, a mesma rua da academia F7 e também onde residem o suplente de vereador Wallas e o comerciante Marinildo do alho.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_52.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a confecção de fardamento, bem como de crachás de identificação para os funcionários de ASG serviços gerais, porteiros, maqueiros e recepcionistas do Hospital Municipal José Veríssimo de Souza.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_51.pdf</t>
+  </si>
+  <si>
+    <t>Solicitado ao Poder Executivo, junto à Secretaria de Saúde, para que sejam estendidos por 24 horas os atendimentos no PSF do Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_50.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja realizada a requalificação de toda a estrutura da Caminhada da Fé, evento religioso da Igreja Católica: palco; som; iluminação, inclusive no trajeto e pontos onde haverá movimentações das equipes da igreja e a limpeza antes e, essencialmente, após o evento, tendo em vista o seu trigésimo ano e por se tratar do maior evento religioso da região.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_49.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja regularizada a ordem da numeração das residências da rua Louro Paulo, no baixo da Caixa D’Água.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_48.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a regularização da barraca do senhor José Aldemir da Rocha, na Av. Gov Paulo Guerra, ao lado do COMVIDA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_47.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado reajuste na hora aula dos professores dos professores contratados da rede municipal Cupira/PE.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_46_-.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a revitalização dos canteiros das avenidas Miguel Pereira Neto e Etelvino Lins (até a rodoviária) e a construção de uma ciclovia e pista de caminhada nas referidas avenidas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_45.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado a construção de um pórtico turístico na entrada da Av. Miguel Pereira Neto, próximo ao posto “Rede 7”.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_44.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação da comunidade de Alto do Meio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_43.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma da casa de farinha da vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento_42.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja criada, no espaço denominado “Mestre Zuza”, uma Feira Cultural de Artes, artesanato, de antiguidades,  gastronomia e de lazer do município, feira semanal, sugerindo que seja em todo domingo e dias feriados destinada a promover todas as manifestações culturais ligadas às artes, ao artesanato, às antiguidades, à gastronomia e ao lazer, objetivando a troca, venda ou exposição de trabalhos produzidos pelos artistas, artesãos e colecionadores e, em conjunto, um Programa Municipal voltado ao artesanato interno, para capacitação, por meio de cursos, oficinas, seminários e demais ações educativas que ajudem no aprimoramento, instrução e formação do empreendedorismo do artesanato.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/482/requerimento_41.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a revitalização e recuperação da rodoviária do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_40.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a qualificação da praça em torno do PSF da Cohab.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento_39.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para seja elaborado e publicado o Calendário Anual de Eventos do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_38.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a conclusão da pavimentação em paralelepípedo que liga a PE-123 à vila Imbiruçú.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_37.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a pavimentação asfáltica da Av. Miguel Pereira Neto (do semáforo até o encontro com a avenida Etelvino Lins) e da Av. Reverendo Júlio Leitão de Melo.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_36.pdf</t>
+  </si>
+  <si>
+    <t>Que seja redigido um Projeto de Lei para tratar da situação dos animais soltos na cidade. A iniciativa busca garantir medidas de controle, proteção e bem-estar animal, além de promover a segurança da população.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_35.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma do piso e também a cobertura da quadra da vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_34.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado um aumento/reajuste de 50% no valor do Auxílio Transporte concedido aos Estudantes Universitários do Município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_33.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a limpeza de canal do Rio Panelas e do Riacho do Mamão na zona urbana, para que seja evitado alagamentos, enchentes e inundações, haja vista as chuvas previstas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_32.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada, em caráter de urgência, a tubulação do esgoto próximo ao canal do rio que passa pela rua São Domingos na Beira Rio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_31.pdf</t>
+  </si>
+  <si>
+    <t>Que seja construída uma praça com área de lazer e com equipamentos para a prática de exercícios físicos na vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>Que seja providenciado a pavimentação e melhorias no curral de gados no trevo da cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_29.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a construção de uma praça na vila de Imbiruçú.</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a confecção da carteirinha de identificação para os portadores de fibromialgia no município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_27.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam providenciados um reduto de velocidade, uma faixa de pedestre e até um semáforo nas proximidades da sede do COMVIDA.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_26.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja reduzida a taxa de fiscalização de exercício de atividade ambulante, eventual e feirante, cujos valores encontram-se especificados na tabela X (tipo 1), do código tributário municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_25.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja implantado um Posto de Saúde da Família - PSF, no bairro da Boa Vista.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_24.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação de um sistema eletrônico de senhas, para o atendimento ao Hospital Municipal José Veríssimo de Souza de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_23.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o calçamento e o saneamento na vila Chã dos Brasílios, nas proximidades da Igreja Católica</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/458/requerimento_22.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma quadra poliesportiva na comunidade de Chã das Panelas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_21.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam providenciados reparos no telhado do açougue e do mercado de farinha do Centro da cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_20.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a iluminação da ladeira (via calçada) que dá acesso à vila de Imbiruçú.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_19.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_18.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação de um PSF (Programa Saúde da Família) na vila Imbiruçú.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/453/requerimento_17.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reabertura do bloco cirúrgico no HMJVS (Hospital Municipal José Verissimo de Souza).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_16.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam adotadas medidas urgentes para a interdição da área de retorno em frente ao COMVIDA, retorno para COHAB, bem como a colocação de placas indicativas de área escolar para reforçar a segurança no trânsito da localidade. Além disso, considerando o intenso fluxo de pedestres e veículos na região, solicito a implantação de uma passarela para pedestres, proporcionando uma travessia segura e reduzindo os riscos de acidentes, especialmente para os estudantes, profissionais da instituição e a comunidade em geral.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_15.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam enviadas informações sobre o planejamento para a abertura do Bloco Cirúrgico no município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_14.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja enviada à esta Casa Legislativa um Projeto de Lei que trate do vencimento do plano do cargo de dentistas no município de Cupira.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_13.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que efetive, de maneira consorciada ou de iniciativa unilateral, a criação de uma casa de apoio na capital, Recife, com uma localização centralizada em face dos hospitais e entidades médicas, visando atender, apoiar e oferecer local de passagem transitória, aos pacientes de nossa comunidade encaminhados a tratamento de saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_12.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja efetivado projeto de realização, ainda este ano, do tradicional Enduro das Águas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_11.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o calçamento e a construção de um pórtico na comunidade quilombola do sítio Sambaquim.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_010.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o calçamento da via que dá acesso à Caminhada da Fé.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_09.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para seja providenciada a reforma poliesportiva do centro da cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_08.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a sinalização com pintura em todos os quebra-molas no perímetro urbano da cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/443/requertmento_07.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam providenciados os fardamento e EPIs (Equipamentos de Proteção Individual) para os garis, como por exemplo, bonés, luvas e óculos.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/442/requertmento_06.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a pavimentação em paralelepípedo da rua Rosa Amélia, bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/441/requertmento_05.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma quadra de esportes na vila de Gravatá-Açú.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/440/requertmento_04.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o saneamento e o calçamento da parte alta da vila de Gravatá-Açú.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/439/requertmento_03.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo para que seja providenciada a requalificação da praça pública da vila de Gravatá-Açú com implantação de equipamentos para a realização de atividades físicas.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/438/requertmento_02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a ampliação do cemitério e a construção de um velório na vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/437/requertmento_01.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a cedência do espaço físico do canteiro perto da Praça das Crianças, em frente ao antigo cinema, para a construção de uma lanchonete.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1948,51 +1948,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/587/emenda_modificativa_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/678/confira_aqui_o_resumo_das_emendas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/434/pl_001_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/435/pl_002_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/463/pl_03_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/464/pl_04_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/512/pl_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/515/pl_06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/583/pl_07_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/576/pl_08_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/577/pl_09_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/578/pl_10_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/606/pl_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/611/pl_13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/621/pl_15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/628/pl_16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/622/pl_17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/623/pl_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/634/pl_20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/635/pl_21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/649/pl_22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_no_024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_no_025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_n_026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/436/pl_01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/532/pl_02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/581/pl_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/601/pl_04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/610/pl_05.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/624/pl_06.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/625/pl_07.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/640/pl_08.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_do_poder_legislativo_no_09.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/437/requertmento_01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/438/requertmento_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/439/requertmento_03.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/440/requertmento_04.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/441/requertmento_05.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/442/requertmento_06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/443/requertmento_07.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/453/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/458/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/482/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_46_-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/520/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_84_-.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_85_-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_n_120.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_ng_121.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requertmento_n_122.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_n_123.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_n_124.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_n_125.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_n_126.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_n_127.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_n_143.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_n_144.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_145.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_n_146.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_147.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_148.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_n_149.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_n_150.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/651/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/658/162.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requertmento_ne_163.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_n_164.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requertmento_166.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requertmento_172.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/675/reque_175.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/680/req_177.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/681/req_178.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/684/req_179.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/687/req_180.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/688/req_181.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/689/req_182.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/692/req_183.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/678/confira_aqui_o_resumo_das_emendas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/588/emenda_aditiva_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/677/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/587/emenda_modificativa_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/694/projeto_de_lei_n_026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_de_lei_no_025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_no_024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_n_023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/649/pl_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/635/pl_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/634/pl_20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/623/pl_18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/622/pl_17.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/628/pl_16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/621/pl_15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/611/pl_13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/606/pl_12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_n_011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/578/pl_10_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/577/pl_09_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/576/pl_08_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/583/pl_07_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/515/pl_06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/512/pl_05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/464/pl_04_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/463/pl_03_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/435/pl_002_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/434/pl_001_-_cupira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_do_poder_legislativo_no_09.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/640/pl_08.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/625/pl_07.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/624/pl_06.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/610/pl_05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/601/pl_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/581/pl_03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/532/pl_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/436/pl_01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/692/req_183.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/689/req_182.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/688/req_181.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/687/req_180.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/684/req_179.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/681/req_178.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/680/req_177.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/675/reque_175.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requertmento_172.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requertmento_166.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_n_164.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requertmento_ne_163.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/658/162.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/651/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_n_150.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_n_149.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_148.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_147.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_n_146.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_145.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_n_144.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_n_143.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_n_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_n_126.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_n_125.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_n_124.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_n_123.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requertmento_n_122.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_ng_121.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_n_120.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_85_-.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento_84_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/525/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/524/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/520/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/513/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/511/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/508/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/507/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/506/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/500/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/496/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/494/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_46_-.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/482/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/459/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/458/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/453/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/446/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/445/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/443/requertmento_07.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/442/requertmento_06.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/441/requertmento_05.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/440/requertmento_04.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/439/requertmento_03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/438/requertmento_02.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2025/437/requertmento_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -2023,6569 +2023,6569 @@
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>479</v>
+        <v>560</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>587</v>
+        <v>678</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>588</v>
+        <v>650</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="H9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>590</v>
+        <v>642</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>682</v>
+        <v>641</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>434</v>
+        <v>585</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>435</v>
+        <v>572</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>463</v>
+        <v>546</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>464</v>
+        <v>545</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>512</v>
+        <v>544</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>515</v>
+        <v>477</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>583</v>
+        <v>673</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="H18" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>576</v>
+        <v>618</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="H20" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>578</v>
+        <v>554</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>586</v>
+        <v>677</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
       <c r="C22">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
       <c r="C23">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>611</v>
+        <v>592</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
       <c r="C24">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>615</v>
+        <v>587</v>
       </c>
       <c r="B25">
         <v>2025</v>
       </c>
       <c r="C25">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>621</v>
+        <v>479</v>
       </c>
       <c r="B26">
         <v>2025</v>
       </c>
       <c r="C26">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>628</v>
+        <v>690</v>
       </c>
       <c r="B27">
         <v>2025</v>
       </c>
       <c r="C27">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="F27" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B28">
         <v>2025</v>
       </c>
       <c r="C28">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="F28" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>623</v>
+        <v>591</v>
       </c>
       <c r="B29">
         <v>2025</v>
       </c>
       <c r="C29">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>633</v>
+        <v>542</v>
       </c>
       <c r="B30">
         <v>2025</v>
       </c>
       <c r="C30">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="F30" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>634</v>
+        <v>694</v>
       </c>
       <c r="B31">
         <v>2025</v>
       </c>
       <c r="C31">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F31" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="H31" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>635</v>
+        <v>693</v>
       </c>
       <c r="B32">
         <v>2025</v>
       </c>
       <c r="C32">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D32" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H32" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>649</v>
+        <v>685</v>
       </c>
       <c r="B33">
         <v>2025</v>
       </c>
       <c r="C33">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F33" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H33" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>683</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34">
         <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F34" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="H34" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>685</v>
+        <v>649</v>
       </c>
       <c r="B35">
         <v>2025</v>
       </c>
       <c r="C35">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>693</v>
+        <v>635</v>
       </c>
       <c r="B36">
         <v>2025</v>
       </c>
       <c r="C36">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F36" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H36" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>694</v>
+        <v>634</v>
       </c>
       <c r="B37">
         <v>2025</v>
       </c>
       <c r="C37">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F37" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H37" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>436</v>
+        <v>633</v>
       </c>
       <c r="B38">
         <v>2025</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E38" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F38" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="H38" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>532</v>
+        <v>623</v>
       </c>
       <c r="B39">
         <v>2025</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D39" t="s">
+        <v>75</v>
+      </c>
+      <c r="E39" t="s">
+        <v>76</v>
+      </c>
+      <c r="F39" t="s">
+        <v>77</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E39" t="s">
+      <c r="H39" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>581</v>
+        <v>622</v>
       </c>
       <c r="B40">
         <v>2025</v>
       </c>
       <c r="C40">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E40" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F40" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>601</v>
+        <v>628</v>
       </c>
       <c r="B41">
         <v>2025</v>
       </c>
       <c r="C41">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E41" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F41" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="B42">
         <v>2025</v>
       </c>
       <c r="C42">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D42" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E42" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F42" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H42" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B43">
         <v>2025</v>
       </c>
       <c r="C43">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D43" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E43" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F43" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="H43" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="B44">
         <v>2025</v>
       </c>
       <c r="C44">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F44" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="H44" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>640</v>
+        <v>606</v>
       </c>
       <c r="B45">
         <v>2025</v>
       </c>
       <c r="C45">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E45" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F45" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H45" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>668</v>
+        <v>586</v>
       </c>
       <c r="B46">
         <v>2025</v>
       </c>
       <c r="C46">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E46" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="F46" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="H46" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>529</v>
+        <v>578</v>
       </c>
       <c r="B47">
         <v>2025</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E47" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="H47" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>653</v>
+        <v>577</v>
       </c>
       <c r="B48">
         <v>2025</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E48" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="F48" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="H48" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>676</v>
+        <v>576</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E49" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="F49" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="H49" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>691</v>
+        <v>583</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E50" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="F50" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="H50" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>542</v>
+        <v>515</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="E51" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="H51" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>591</v>
+        <v>512</v>
       </c>
       <c r="B52">
         <v>2025</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D52" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="E52" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="F52" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="H52" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D53" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="E53" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="F53" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="H53" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>544</v>
+        <v>463</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="E54" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="F54" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="H54" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>545</v>
+        <v>435</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="E55" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="F55" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="H55" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>546</v>
+        <v>434</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D56" t="s">
+        <v>75</v>
+      </c>
+      <c r="E56" t="s">
+        <v>76</v>
+      </c>
+      <c r="F56" t="s">
+        <v>77</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="E56" t="s">
+      <c r="H56" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>572</v>
+        <v>682</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E57" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F57" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H57" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>585</v>
+        <v>668</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D58" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E58" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="H58" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D59" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E59" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F59" t="s">
         <v>136</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="H59" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E60" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F60" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="H60" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>650</v>
+        <v>624</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D61" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E61" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F61" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="H61" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>672</v>
+        <v>610</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D62" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E62" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F62" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>686</v>
+        <v>601</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D63" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E63" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="H63" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>437</v>
+        <v>581</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E64" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="F64" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H64" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>438</v>
+        <v>532</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65">
         <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E65" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="F65" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H65" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E66" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="F66" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H66" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>440</v>
+        <v>691</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67">
         <v>4</v>
       </c>
       <c r="D67" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="E67" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="F67" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="H67" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>441</v>
+        <v>676</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D68" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="E68" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="F68" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="H68" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>442</v>
+        <v>653</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D69" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="E69" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="H69" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>443</v>
+        <v>529</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="E70" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="H70" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>444</v>
+        <v>692</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71">
-        <v>8</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E71" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F71" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H71" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>445</v>
+        <v>689</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72">
-        <v>9</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E72" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F72" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H72" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>446</v>
+        <v>688</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="D73" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E73" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F73" t="s">
-        <v>103</v>
+        <v>33</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H73" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>447</v>
+        <v>687</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E74" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F74" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H74" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>448</v>
+        <v>684</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75">
-        <v>12</v>
+        <v>179</v>
       </c>
       <c r="D75" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E75" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F75" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H75" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>449</v>
+        <v>681</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="D76" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E76" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F76" t="s">
-        <v>168</v>
+        <v>35</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H76" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>450</v>
+        <v>680</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77">
-        <v>14</v>
+        <v>177</v>
       </c>
       <c r="D77" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E77" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F77" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H77" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>451</v>
+        <v>679</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="D78" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E78" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F78" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H78" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>452</v>
+        <v>675</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79">
-        <v>16</v>
+        <v>175</v>
       </c>
       <c r="D79" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E79" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F79" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H79" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>453</v>
+        <v>674</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80">
-        <v>17</v>
+        <v>174</v>
       </c>
       <c r="D80" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E80" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F80" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H80" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>454</v>
+        <v>671</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81">
-        <v>18</v>
+        <v>173</v>
       </c>
       <c r="D81" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E81" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F81" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H81" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>455</v>
+        <v>670</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82">
-        <v>19</v>
+        <v>172</v>
       </c>
       <c r="D82" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E82" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F82" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H82" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>456</v>
+        <v>667</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="D83" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E83" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F83" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H83" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>457</v>
+        <v>666</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84">
-        <v>21</v>
+        <v>170</v>
       </c>
       <c r="D84" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E84" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F84" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H84" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>458</v>
+        <v>665</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="D85" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E85" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F85" t="s">
-        <v>189</v>
+        <v>40</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H85" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>459</v>
+        <v>664</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86">
-        <v>23</v>
+        <v>168</v>
       </c>
       <c r="D86" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E86" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F86" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H86" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>460</v>
+        <v>663</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="D87" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E87" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F87" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H87" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>461</v>
+        <v>662</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="D88" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E88" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F88" t="s">
         <v>196</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H88" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>462</v>
+        <v>661</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="D89" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E89" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F89" t="s">
         <v>196</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H89" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>465</v>
+        <v>660</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>27</v>
+        <v>164</v>
       </c>
       <c r="D90" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E90" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F90" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H90" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>466</v>
+        <v>659</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="D91" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E91" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F91" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="H91" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>467</v>
+        <v>658</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>29</v>
+        <v>162</v>
       </c>
       <c r="D92" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E92" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F92" t="s">
-        <v>103</v>
+        <v>205</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H92" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>468</v>
+        <v>657</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="D93" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E93" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F93" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>11</v>
+        <v>208</v>
       </c>
       <c r="H93" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>469</v>
+        <v>656</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>31</v>
+        <v>160</v>
       </c>
       <c r="D94" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E94" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F94" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>470</v>
+        <v>655</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>32</v>
+        <v>159</v>
       </c>
       <c r="D95" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E95" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F95" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H95" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>471</v>
+        <v>654</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="D96" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E96" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F96" t="s">
-        <v>138</v>
+        <v>213</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H96" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>472</v>
+        <v>651</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="D97" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E97" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F97" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H97" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>473</v>
+        <v>648</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>35</v>
+        <v>156</v>
       </c>
       <c r="D98" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E98" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F98" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H98" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>474</v>
+        <v>647</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>36</v>
+        <v>155</v>
       </c>
       <c r="D99" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E99" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F99" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="H99" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>475</v>
+        <v>645</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>37</v>
+        <v>154</v>
       </c>
       <c r="D100" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E100" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F100" t="s">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H100" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>476</v>
+        <v>644</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="D101" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E101" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F101" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H101" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>480</v>
+        <v>643</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>39</v>
+        <v>152</v>
       </c>
       <c r="D102" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E102" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F102" t="s">
-        <v>103</v>
+        <v>33</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H102" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>481</v>
+        <v>639</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
+        <v>151</v>
+      </c>
+      <c r="D103" t="s">
+        <v>159</v>
+      </c>
+      <c r="E103" t="s">
+        <v>160</v>
+      </c>
+      <c r="F103" t="s">
         <v>40</v>
       </c>
-      <c r="D103" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G103" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="H103" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>482</v>
+        <v>638</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="D104" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E104" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F104" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="H104" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>483</v>
+        <v>637</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>42</v>
+        <v>149</v>
       </c>
       <c r="D105" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E105" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F105" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H105" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>484</v>
+        <v>636</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>43</v>
+        <v>148</v>
       </c>
       <c r="D106" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E106" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F106" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="H106" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>485</v>
+        <v>632</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>44</v>
+        <v>147</v>
       </c>
       <c r="D107" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E107" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F107" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H107" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>486</v>
+        <v>631</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="D108" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E108" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F108" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H108" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>487</v>
+        <v>630</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="D109" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E109" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F109" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="H109" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>488</v>
+        <v>629</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>47</v>
+        <v>144</v>
       </c>
       <c r="D110" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E110" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F110" t="s">
-        <v>189</v>
+        <v>59</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H110" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>489</v>
+        <v>627</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>48</v>
+        <v>143</v>
       </c>
       <c r="D111" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E111" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F111" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H111" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>490</v>
+        <v>626</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>49</v>
+        <v>142</v>
       </c>
       <c r="D112" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E112" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F112" t="s">
-        <v>138</v>
+        <v>52</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H112" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>491</v>
+        <v>620</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="D113" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E113" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F113" t="s">
-        <v>103</v>
+        <v>205</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H113" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>492</v>
+        <v>617</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="D114" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E114" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F114" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>248</v>
+        <v>11</v>
       </c>
       <c r="H114" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>493</v>
+        <v>616</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>52</v>
+        <v>139</v>
       </c>
       <c r="D115" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E115" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F115" t="s">
-        <v>209</v>
+        <v>35</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>250</v>
+        <v>11</v>
       </c>
       <c r="H115" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>494</v>
+        <v>614</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="D116" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E116" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F116" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>252</v>
+        <v>11</v>
       </c>
       <c r="H116" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>495</v>
+        <v>613</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117">
-        <v>54</v>
+        <v>137</v>
       </c>
       <c r="D117" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E117" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F117" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H117" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>496</v>
+        <v>612</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="D118" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E118" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F118" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>256</v>
+        <v>11</v>
       </c>
       <c r="H118" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>497</v>
+        <v>609</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="D119" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E119" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F119" t="s">
-        <v>258</v>
+        <v>213</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>259</v>
+        <v>11</v>
       </c>
       <c r="H119" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>498</v>
+        <v>608</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="D120" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E120" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F120" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="H120" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>499</v>
+        <v>607</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>58</v>
+        <v>133</v>
       </c>
       <c r="D121" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E121" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F121" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>263</v>
+        <v>11</v>
       </c>
       <c r="H121" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>500</v>
+        <v>605</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>59</v>
+        <v>132</v>
       </c>
       <c r="D122" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E122" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F122" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="H122" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>501</v>
+        <v>604</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="D123" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E123" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F123" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="H123" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>502</v>
+        <v>603</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>61</v>
+        <v>130</v>
       </c>
       <c r="D124" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E124" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F124" t="s">
-        <v>209</v>
+        <v>23</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>269</v>
+        <v>11</v>
       </c>
       <c r="H124" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>503</v>
+        <v>602</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="D125" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E125" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F125" t="s">
-        <v>129</v>
+        <v>213</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>271</v>
+        <v>11</v>
       </c>
       <c r="H125" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>504</v>
+        <v>600</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="D126" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E126" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F126" t="s">
-        <v>168</v>
+        <v>35</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="H126" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>505</v>
+        <v>599</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>64</v>
+        <v>127</v>
       </c>
       <c r="D127" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E127" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F127" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="H127" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>506</v>
+        <v>598</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="D128" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E128" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F128" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="H128" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>507</v>
+        <v>597</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>66</v>
+        <v>125</v>
       </c>
       <c r="D129" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E129" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F129" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="H129" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>508</v>
+        <v>596</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>67</v>
+        <v>124</v>
       </c>
       <c r="D130" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E130" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F130" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="H130" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>509</v>
+        <v>595</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>68</v>
+        <v>123</v>
       </c>
       <c r="D131" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E131" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F131" t="s">
-        <v>21</v>
+        <v>222</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="H131" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>510</v>
+        <v>594</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="D132" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E132" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F132" t="s">
-        <v>196</v>
+        <v>40</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="H132" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>511</v>
+        <v>589</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="D133" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E133" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F133" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="H133" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>513</v>
+        <v>584</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="D134" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E134" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F134" t="s">
-        <v>103</v>
+        <v>213</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="H134" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>514</v>
+        <v>582</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="D135" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E135" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F135" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="H135" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>516</v>
+        <v>580</v>
       </c>
       <c r="B136">
         <v>2025</v>
       </c>
       <c r="C136">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="D136" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E136" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F136" t="s">
-        <v>209</v>
+        <v>23</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H136" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>517</v>
+        <v>579</v>
       </c>
       <c r="B137">
         <v>2025</v>
       </c>
       <c r="C137">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="D137" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E137" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F137" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="H137" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>518</v>
+        <v>575</v>
       </c>
       <c r="B138">
         <v>2025</v>
       </c>
       <c r="C138">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="D138" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E138" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F138" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="H138" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="D139" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E139" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F139" t="s">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="H139" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>520</v>
+        <v>573</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="D140" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E140" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F140" t="s">
-        <v>196</v>
+        <v>222</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="H140" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>521</v>
+        <v>571</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="D141" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E141" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F141" t="s">
-        <v>196</v>
+        <v>59</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="H141" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>522</v>
+        <v>570</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="D142" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E142" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F142" t="s">
-        <v>168</v>
+        <v>59</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="H142" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>523</v>
+        <v>568</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="D143" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E143" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F143" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="H143" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="B144">
         <v>2025</v>
       </c>
       <c r="C144">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="D144" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E144" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F144" t="s">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="H144" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>525</v>
+        <v>566</v>
       </c>
       <c r="B145">
         <v>2025</v>
       </c>
       <c r="C145">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="D145" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E145" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F145" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="H145" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>526</v>
+        <v>565</v>
       </c>
       <c r="B146">
         <v>2025</v>
       </c>
       <c r="C146">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="D146" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E146" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F146" t="s">
         <v>35</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="H146" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>527</v>
+        <v>564</v>
       </c>
       <c r="B147">
         <v>2025</v>
       </c>
       <c r="C147">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D147" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E147" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F147" t="s">
-        <v>35</v>
+        <v>213</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="H147" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>528</v>
+        <v>563</v>
       </c>
       <c r="B148">
         <v>2025</v>
       </c>
       <c r="C148">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="D148" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E148" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F148" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="H148" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>533</v>
+        <v>562</v>
       </c>
       <c r="B149">
         <v>2025</v>
       </c>
       <c r="C149">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="D149" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E149" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F149" t="s">
-        <v>196</v>
+        <v>40</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="H149" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="B150">
         <v>2025</v>
       </c>
       <c r="C150">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="D150" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E150" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F150" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="H150" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="B151">
         <v>2025</v>
       </c>
       <c r="C151">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="D151" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E151" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F151" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="H151" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>536</v>
+        <v>557</v>
       </c>
       <c r="B152">
         <v>2025</v>
       </c>
       <c r="C152">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="D152" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E152" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F152" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="H152" t="s">
-        <v>326</v>
+        <v>224</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="B153">
         <v>2025</v>
       </c>
       <c r="C153">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="D153" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E153" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F153" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="H153" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="B154">
         <v>2025</v>
       </c>
       <c r="C154">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D154" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E154" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F154" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="H154" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="B155">
         <v>2025</v>
       </c>
       <c r="C155">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D155" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E155" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F155" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="H155" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B156">
         <v>2025</v>
       </c>
       <c r="C156">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D156" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E156" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F156" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="H156" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B157">
         <v>2025</v>
       </c>
       <c r="C157">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D157" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E157" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F157" t="s">
-        <v>196</v>
+        <v>52</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="H157" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D158" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E158" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F158" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="H158" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D159" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E159" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F159" t="s">
-        <v>103</v>
+        <v>222</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="H159" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D160" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E160" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F160" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="H160" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D161" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E161" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F161" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="H161" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D162" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E162" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F162" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="H162" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="D163" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E163" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F163" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="H163" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>556</v>
+        <v>537</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="D164" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E164" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F164" t="s">
-        <v>196</v>
+        <v>222</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="H164" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D165" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E165" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F165" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="H165" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="B166">
         <v>2025</v>
       </c>
       <c r="C166">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D166" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E166" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F166" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="H166" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>561</v>
+        <v>534</v>
       </c>
       <c r="B167">
         <v>2025</v>
       </c>
       <c r="C167">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="D167" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E167" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F167" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="H167" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>562</v>
+        <v>533</v>
       </c>
       <c r="B168">
         <v>2025</v>
       </c>
       <c r="C168">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="D168" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E168" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F168" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="H168" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>563</v>
+        <v>528</v>
       </c>
       <c r="B169">
         <v>2025</v>
       </c>
       <c r="C169">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="D169" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E169" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F169" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="H169" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>564</v>
+        <v>527</v>
       </c>
       <c r="B170">
         <v>2025</v>
       </c>
       <c r="C170">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="D170" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E170" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F170" t="s">
-        <v>189</v>
+        <v>23</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="H170" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>565</v>
+        <v>526</v>
       </c>
       <c r="B171">
         <v>2025</v>
       </c>
       <c r="C171">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="D171" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E171" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F171" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="H171" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>566</v>
+        <v>525</v>
       </c>
       <c r="B172">
         <v>2025</v>
       </c>
       <c r="C172">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="D172" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E172" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F172" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="H172" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>567</v>
+        <v>524</v>
       </c>
       <c r="B173">
         <v>2025</v>
       </c>
       <c r="C173">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="D173" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E173" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F173" t="s">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="H173" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>568</v>
+        <v>523</v>
       </c>
       <c r="B174">
         <v>2025</v>
       </c>
       <c r="C174">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="D174" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E174" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F174" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="H174" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>570</v>
+        <v>522</v>
       </c>
       <c r="B175">
         <v>2025</v>
       </c>
       <c r="C175">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="D175" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E175" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F175" t="s">
-        <v>21</v>
+        <v>205</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="H175" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>571</v>
+        <v>521</v>
       </c>
       <c r="B176">
         <v>2025</v>
       </c>
       <c r="C176">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="D176" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E176" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F176" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="H176" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>573</v>
+        <v>520</v>
       </c>
       <c r="B177">
         <v>2025</v>
       </c>
       <c r="C177">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="D177" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E177" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F177" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="H177" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="D178" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E178" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F178" t="s">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="H178" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>575</v>
+        <v>518</v>
       </c>
       <c r="B179">
         <v>2025</v>
       </c>
       <c r="C179">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="D179" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E179" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F179" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="H179" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>579</v>
+        <v>517</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D180" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E180" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F180" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="H180" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>580</v>
+        <v>516</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="D181" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E181" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F181" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="H181" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>582</v>
+        <v>514</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="D182" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E182" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F182" t="s">
-        <v>168</v>
+        <v>52</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="H182" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>584</v>
+        <v>513</v>
       </c>
       <c r="B183">
         <v>2025</v>
       </c>
       <c r="C183">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="D183" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E183" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F183" t="s">
-        <v>189</v>
+        <v>31</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="H183" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>589</v>
+        <v>511</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184">
-        <v>121</v>
+        <v>70</v>
       </c>
       <c r="D184" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E184" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F184" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="H184" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>594</v>
+        <v>510</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="D185" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E185" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F185" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="H185" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>595</v>
+        <v>509</v>
       </c>
       <c r="B186">
         <v>2025</v>
       </c>
       <c r="C186">
-        <v>123</v>
+        <v>68</v>
       </c>
       <c r="D186" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E186" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F186" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="H186" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>596</v>
+        <v>508</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187">
-        <v>124</v>
+        <v>67</v>
       </c>
       <c r="D187" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E187" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F187" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="H187" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>597</v>
+        <v>507</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188">
-        <v>125</v>
+        <v>66</v>
       </c>
       <c r="D188" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E188" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F188" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="H188" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>598</v>
+        <v>506</v>
       </c>
       <c r="B189">
         <v>2025</v>
       </c>
       <c r="C189">
-        <v>126</v>
+        <v>65</v>
       </c>
       <c r="D189" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E189" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F189" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="H189" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>599</v>
+        <v>505</v>
       </c>
       <c r="B190">
         <v>2025</v>
       </c>
       <c r="C190">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D190" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E190" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F190" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="H190" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>600</v>
+        <v>504</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="D191" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E191" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F191" t="s">
-        <v>138</v>
+        <v>205</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>11</v>
+        <v>391</v>
       </c>
       <c r="H191" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>602</v>
+        <v>503</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192">
-        <v>129</v>
+        <v>62</v>
       </c>
       <c r="D192" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E192" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F192" t="s">
-        <v>189</v>
+        <v>33</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>11</v>
+        <v>393</v>
       </c>
       <c r="H192" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>603</v>
+        <v>502</v>
       </c>
       <c r="B193">
         <v>2025</v>
       </c>
       <c r="C193">
-        <v>130</v>
+        <v>61</v>
       </c>
       <c r="D193" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E193" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F193" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>11</v>
+        <v>395</v>
       </c>
       <c r="H193" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>604</v>
+        <v>501</v>
       </c>
       <c r="B194">
         <v>2025</v>
       </c>
       <c r="C194">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="D194" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E194" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F194" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>11</v>
+        <v>397</v>
       </c>
       <c r="H194" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="B195">
         <v>2025</v>
       </c>
       <c r="C195">
-        <v>132</v>
+        <v>59</v>
       </c>
       <c r="D195" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E195" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F195" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>11</v>
+        <v>399</v>
       </c>
       <c r="H195" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>607</v>
+        <v>499</v>
       </c>
       <c r="B196">
         <v>2025</v>
       </c>
       <c r="C196">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="D196" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E196" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F196" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>11</v>
+        <v>401</v>
       </c>
       <c r="H196" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>608</v>
+        <v>498</v>
       </c>
       <c r="B197">
         <v>2025</v>
       </c>
       <c r="C197">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="D197" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E197" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F197" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>11</v>
+        <v>403</v>
       </c>
       <c r="H197" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>609</v>
+        <v>497</v>
       </c>
       <c r="B198">
         <v>2025</v>
       </c>
       <c r="C198">
-        <v>135</v>
+        <v>56</v>
       </c>
       <c r="D198" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E198" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F198" t="s">
-        <v>189</v>
+        <v>405</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>11</v>
+        <v>406</v>
       </c>
       <c r="H198" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>612</v>
+        <v>496</v>
       </c>
       <c r="B199">
         <v>2025</v>
       </c>
       <c r="C199">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="D199" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E199" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F199" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="H199" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>613</v>
+        <v>495</v>
       </c>
       <c r="B200">
         <v>2025</v>
       </c>
       <c r="C200">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="D200" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E200" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F200" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>11</v>
+        <v>410</v>
       </c>
       <c r="H200" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>614</v>
+        <v>494</v>
       </c>
       <c r="B201">
         <v>2025</v>
       </c>
       <c r="C201">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="D201" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E201" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F201" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>11</v>
+        <v>412</v>
       </c>
       <c r="H201" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>616</v>
+        <v>493</v>
       </c>
       <c r="B202">
         <v>2025</v>
       </c>
       <c r="C202">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="D202" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E202" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F202" t="s">
-        <v>138</v>
+        <v>52</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>11</v>
+        <v>414</v>
       </c>
       <c r="H202" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="B203">
         <v>2025</v>
       </c>
       <c r="C203">
-        <v>140</v>
+        <v>51</v>
       </c>
       <c r="D203" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E203" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F203" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>11</v>
+        <v>416</v>
       </c>
       <c r="H203" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>620</v>
+        <v>491</v>
       </c>
       <c r="B204">
         <v>2025</v>
       </c>
       <c r="C204">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="D204" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E204" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F204" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H204" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>626</v>
+        <v>490</v>
       </c>
       <c r="B205">
         <v>2025</v>
       </c>
       <c r="C205">
-        <v>142</v>
+        <v>49</v>
       </c>
       <c r="D205" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E205" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F205" t="s">
-        <v>209</v>
+        <v>35</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="H205" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>627</v>
+        <v>489</v>
       </c>
       <c r="B206">
         <v>2025</v>
       </c>
       <c r="C206">
-        <v>143</v>
+        <v>48</v>
       </c>
       <c r="D206" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E206" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F206" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H206" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>629</v>
+        <v>488</v>
       </c>
       <c r="B207">
         <v>2025</v>
       </c>
       <c r="C207">
-        <v>144</v>
+        <v>47</v>
       </c>
       <c r="D207" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E207" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F207" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H207" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>630</v>
+        <v>487</v>
       </c>
       <c r="B208">
         <v>2025</v>
       </c>
       <c r="C208">
-        <v>145</v>
+        <v>46</v>
       </c>
       <c r="D208" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E208" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F208" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H208" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>631</v>
+        <v>486</v>
       </c>
       <c r="B209">
         <v>2025</v>
       </c>
       <c r="C209">
-        <v>146</v>
+        <v>45</v>
       </c>
       <c r="D209" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E209" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F209" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="H209" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>632</v>
+        <v>485</v>
       </c>
       <c r="B210">
         <v>2025</v>
       </c>
       <c r="C210">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="D210" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E210" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F210" t="s">
-        <v>138</v>
+        <v>222</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="H210" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>636</v>
+        <v>484</v>
       </c>
       <c r="B211">
         <v>2025</v>
       </c>
       <c r="C211">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="D211" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E211" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F211" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H211" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>637</v>
+        <v>483</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="D212" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E212" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F212" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="H212" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>638</v>
+        <v>482</v>
       </c>
       <c r="B213">
         <v>2025</v>
       </c>
       <c r="C213">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="D213" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E213" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F213" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="H213" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>639</v>
+        <v>481</v>
       </c>
       <c r="B214">
         <v>2025</v>
       </c>
       <c r="C214">
-        <v>151</v>
+        <v>40</v>
       </c>
       <c r="D214" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E214" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F214" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H214" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>643</v>
+        <v>480</v>
       </c>
       <c r="B215">
         <v>2025</v>
       </c>
       <c r="C215">
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="D215" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E215" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F215" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H215" t="s">
-        <v>184</v>
+        <v>441</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>644</v>
+        <v>476</v>
       </c>
       <c r="B216">
         <v>2025</v>
       </c>
       <c r="C216">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="D216" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E216" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F216" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="H216" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>645</v>
+        <v>475</v>
       </c>
       <c r="B217">
         <v>2025</v>
       </c>
       <c r="C217">
-        <v>154</v>
+        <v>37</v>
       </c>
       <c r="D217" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E217" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F217" t="s">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="H217" t="s">
-        <v>352</v>
+        <v>445</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>647</v>
+        <v>474</v>
       </c>
       <c r="B218">
         <v>2025</v>
       </c>
       <c r="C218">
-        <v>155</v>
+        <v>36</v>
       </c>
       <c r="D218" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E218" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F218" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="H218" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>648</v>
+        <v>473</v>
       </c>
       <c r="B219">
         <v>2025</v>
       </c>
       <c r="C219">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="D219" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E219" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F219" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="H219" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>651</v>
+        <v>472</v>
       </c>
       <c r="B220">
         <v>2025</v>
       </c>
       <c r="C220">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="D220" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E220" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F220" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H220" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>654</v>
+        <v>471</v>
       </c>
       <c r="B221">
         <v>2025</v>
       </c>
       <c r="C221">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="D221" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E221" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F221" t="s">
-        <v>189</v>
+        <v>35</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="H221" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>655</v>
+        <v>470</v>
       </c>
       <c r="B222">
         <v>2025</v>
       </c>
       <c r="C222">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="D222" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E222" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F222" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="H222" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>656</v>
+        <v>469</v>
       </c>
       <c r="B223">
         <v>2025</v>
       </c>
       <c r="C223">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="D223" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E223" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F223" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>11</v>
+        <v>456</v>
       </c>
       <c r="H223" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>657</v>
+        <v>468</v>
       </c>
       <c r="B224">
         <v>2025</v>
       </c>
       <c r="C224">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="D224" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E224" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F224" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>453</v>
+        <v>11</v>
       </c>
       <c r="H224" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>658</v>
+        <v>467</v>
       </c>
       <c r="B225">
         <v>2025</v>
       </c>
       <c r="C225">
-        <v>162</v>
+        <v>29</v>
       </c>
       <c r="D225" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E225" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F225" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H225" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>659</v>
+        <v>466</v>
       </c>
       <c r="B226">
         <v>2025</v>
       </c>
       <c r="C226">
-        <v>163</v>
+        <v>28</v>
       </c>
       <c r="D226" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E226" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F226" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>457</v>
+        <v>11</v>
       </c>
       <c r="H226" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>660</v>
+        <v>465</v>
       </c>
       <c r="B227">
         <v>2025</v>
       </c>
       <c r="C227">
-        <v>164</v>
+        <v>27</v>
       </c>
       <c r="D227" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E227" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F227" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="H227" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>661</v>
+        <v>462</v>
       </c>
       <c r="B228">
         <v>2025</v>
       </c>
       <c r="C228">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="D228" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E228" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F228" t="s">
-        <v>461</v>
+        <v>175</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="H228" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>662</v>
+        <v>461</v>
       </c>
       <c r="B229">
         <v>2025</v>
       </c>
       <c r="C229">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="D229" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E229" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F229" t="s">
-        <v>461</v>
+        <v>175</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H229" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>663</v>
+        <v>460</v>
       </c>
       <c r="B230">
         <v>2025</v>
       </c>
       <c r="C230">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="D230" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E230" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F230" t="s">
-        <v>466</v>
+        <v>213</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H230" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>664</v>
+        <v>459</v>
       </c>
       <c r="B231">
         <v>2025</v>
       </c>
       <c r="C231">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="D231" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E231" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F231" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H231" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>665</v>
+        <v>458</v>
       </c>
       <c r="B232">
         <v>2025</v>
       </c>
       <c r="C232">
-        <v>169</v>
+        <v>22</v>
       </c>
       <c r="D232" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E232" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F232" t="s">
-        <v>98</v>
+        <v>213</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H232" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>666</v>
+        <v>457</v>
       </c>
       <c r="B233">
         <v>2025</v>
       </c>
       <c r="C233">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="D233" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E233" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F233" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H233" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>667</v>
+        <v>456</v>
       </c>
       <c r="B234">
         <v>2025</v>
       </c>
       <c r="C234">
-        <v>171</v>
+        <v>20</v>
       </c>
       <c r="D234" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E234" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F234" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H234" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>670</v>
+        <v>455</v>
       </c>
       <c r="B235">
         <v>2025</v>
       </c>
       <c r="C235">
-        <v>172</v>
+        <v>19</v>
       </c>
       <c r="D235" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E235" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F235" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H235" t="s">
-        <v>478</v>
+        <v>228</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>671</v>
+        <v>454</v>
       </c>
       <c r="B236">
         <v>2025</v>
       </c>
       <c r="C236">
-        <v>173</v>
+        <v>18</v>
       </c>
       <c r="D236" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E236" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F236" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H236" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>674</v>
+        <v>453</v>
       </c>
       <c r="B237">
         <v>2025</v>
       </c>
       <c r="C237">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="D237" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E237" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F237" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H237" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>675</v>
+        <v>452</v>
       </c>
       <c r="B238">
         <v>2025</v>
       </c>
       <c r="C238">
-        <v>175</v>
+        <v>16</v>
       </c>
       <c r="D238" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E238" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F238" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>483</v>
       </c>
       <c r="H238" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>679</v>
+        <v>451</v>
       </c>
       <c r="B239">
         <v>2025</v>
       </c>
       <c r="C239">
-        <v>176</v>
+        <v>15</v>
       </c>
       <c r="D239" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E239" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F239" t="s">
-        <v>196</v>
+        <v>40</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H239" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>680</v>
+        <v>450</v>
       </c>
       <c r="B240">
         <v>2025</v>
       </c>
       <c r="C240">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="D240" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E240" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F240" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H240" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>681</v>
+        <v>449</v>
       </c>
       <c r="B241">
         <v>2025</v>
       </c>
       <c r="C241">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E241" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F241" t="s">
-        <v>138</v>
+        <v>205</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H241" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>684</v>
+        <v>448</v>
       </c>
       <c r="B242">
         <v>2025</v>
       </c>
       <c r="C242">
-        <v>179</v>
+        <v>12</v>
       </c>
       <c r="D242" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E242" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F242" t="s">
-        <v>98</v>
+        <v>205</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H242" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>687</v>
+        <v>447</v>
       </c>
       <c r="B243">
         <v>2025</v>
       </c>
       <c r="C243">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E243" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F243" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H243" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>688</v>
+        <v>446</v>
       </c>
       <c r="B244">
         <v>2025</v>
       </c>
       <c r="C244">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D244" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E244" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F244" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>495</v>
       </c>
       <c r="H244" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>689</v>
+        <v>445</v>
       </c>
       <c r="B245">
         <v>2025</v>
       </c>
       <c r="C245">
-        <v>182</v>
+        <v>9</v>
       </c>
       <c r="D245" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E245" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F245" t="s">
-        <v>10</v>
+        <v>222</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H245" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>692</v>
+        <v>444</v>
       </c>
       <c r="B246">
         <v>2025</v>
       </c>
       <c r="C246">
-        <v>183</v>
+        <v>8</v>
       </c>
       <c r="D246" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E246" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="F246" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H246" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>554</v>
+        <v>443</v>
       </c>
       <c r="B247">
         <v>2025</v>
       </c>
       <c r="C247">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D247" t="s">
+        <v>159</v>
+      </c>
+      <c r="E247" t="s">
+        <v>160</v>
+      </c>
+      <c r="F247" t="s">
+        <v>59</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="E247" t="s">
+      <c r="H247" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>569</v>
+        <v>442</v>
       </c>
       <c r="B248">
         <v>2025</v>
       </c>
       <c r="C248">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D248" t="s">
-        <v>501</v>
+        <v>159</v>
       </c>
       <c r="E248" t="s">
-        <v>502</v>
+        <v>160</v>
       </c>
       <c r="F248" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>11</v>
+        <v>503</v>
       </c>
       <c r="H248" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>618</v>
+        <v>441</v>
       </c>
       <c r="B249">
         <v>2025</v>
       </c>
       <c r="C249">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D249" t="s">
-        <v>501</v>
+        <v>159</v>
       </c>
       <c r="E249" t="s">
-        <v>502</v>
+        <v>160</v>
       </c>
       <c r="F249" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>11</v>
+        <v>505</v>
       </c>
       <c r="H249" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>673</v>
+        <v>440</v>
       </c>
       <c r="B250">
         <v>2025</v>
       </c>
       <c r="C250">
         <v>4</v>
       </c>
       <c r="D250" t="s">
-        <v>501</v>
+        <v>159</v>
       </c>
       <c r="E250" t="s">
-        <v>502</v>
+        <v>160</v>
       </c>
       <c r="F250" t="s">
-        <v>466</v>
+        <v>31</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>11</v>
+        <v>507</v>
       </c>
       <c r="H250" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>619</v>
+        <v>439</v>
       </c>
       <c r="B251">
         <v>2025</v>
       </c>
       <c r="C251">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D251" t="s">
-        <v>507</v>
+        <v>159</v>
       </c>
       <c r="E251" t="s">
-        <v>508</v>
+        <v>160</v>
       </c>
       <c r="F251" t="s">
+        <v>31</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="H251" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>690</v>
+        <v>438</v>
       </c>
       <c r="B252">
         <v>2025</v>
       </c>
       <c r="C252">
         <v>2</v>
       </c>
       <c r="D252" t="s">
-        <v>507</v>
+        <v>159</v>
       </c>
       <c r="E252" t="s">
-        <v>508</v>
+        <v>160</v>
       </c>
       <c r="F252" t="s">
-        <v>509</v>
+        <v>33</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>11</v>
+        <v>511</v>
       </c>
       <c r="H252" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>560</v>
+        <v>437</v>
       </c>
       <c r="B253">
         <v>2025</v>
       </c>
       <c r="C253">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D253" t="s">
-        <v>512</v>
+        <v>159</v>
       </c>
       <c r="E253" t="s">
+        <v>160</v>
+      </c>
+      <c r="F253" t="s">
+        <v>33</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="H253" t="s">
         <v>514</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>