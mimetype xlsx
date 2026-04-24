--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -10,185 +10,362 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Que fixa o valor do salário mínimo dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos professores efetivos da rede municipal de ensino.</t>
   </si>
   <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>Autoriza no âmbito do município de Cupira/PE a criação do Selo Empresa Amiga do Esporte e dá outras providências.</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
     <t>Que cria o Regimento Interno da Escola do Legislativo da Câmara Municipal de Cupira/PE, nos termos do art. 14 da Resolução nº 02/2025.</t>
   </si>
   <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reprovação das contas do Executivo, relativas ao exercício de 2022, de responsabilidade do ex-prefeito José Maria Leite de Macedo e dá outras providências.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DAVID AMORIM</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja construído um espaço sensorial, praça com espaço interativo com desenhos e dinâmicas, para crianças autistas do município de Cupira/PE.</t>
   </si>
   <si>
     <t>ELISSANDRA ENFERMEIRA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a instalação de cestos de lixo nas praças e ambientes públicos do município de Cupira.</t>
   </si>
   <si>
     <t>MELSON DE TICA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja viabilizada as construções de um muro e de uma quadra de futebol de salão, bem como, aquisição/implantação de um parque recreativo (brinquedoteca) destinados à Escola Municipal Manoel Brás de Miranda, localizada no Sítio Chã das Panelas, zona rural do município de Cupira/PE.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja realizada a reforma completa da quadra esportiva localizada na Vila de Lage de São José, zona rural deste município.</t>
   </si>
   <si>
     <t>RICACIO  ENFERMEIRO</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf</t>
+  </si>
+  <si>
     <t>Que seja doado prédio público para implantação de base de atendimento de bombeiros civis, socorristas e ambulância de suporte à população do município de Cupira/PE.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a construção de uma academia da saúde, em frente ao pátio da rodoviária.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_007.pdf</t>
+  </si>
+  <si>
     <t>Que seja construído um pórtico de boas-vindas na entrada da cidade de Cupira, e a ampliação da Avenida Miguel Pereira Neto, com a criação de meio metro adicional ao longo da via, bem como a implantação de sinalização adequada e pintura viária, visando garantir mais segurança, organização e respeito à vida.</t>
   </si>
   <si>
     <t>ELAINE GRIGORIO</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_008.pdf</t>
+  </si>
+  <si>
     <t>Que seja providenciado o calçamento e o saneamento na vila Chã dos Brasílios, bem como a construção de uma praça em frente à igreja católica.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/705/requeri_mento_n_009.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a implantação de lombadas na rua Velho Manoel Ferreira, nas proximidades da COMPESA.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que encaminhe a esta Câmara Municipal projeto de lei que promova, em conformidade com a atualização do Governo Federal, o reajuste dos salários dos professores da rede municipal de ensino de Cupira/PE.</t>
   </si>
   <si>
-    <t>VINICIUS LESSA</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita ao Poder Executivo que determine a realização de melhorias estruturais no Complexo Esportivo da COHAB.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/709/requertmento_n_12.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para seja providenciada a construção de uma praça no sítio Serra Verde de Aprígio, ao lado da casa farinha.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/710/requertmento_n__013.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciado, em caráter de urgência, o calçamento em paralelepípedo e o saneamento básico da área de acesso do posto de saúde até a quadra de futsal e as ruas transversais no sítio Alto do Meio.</t>
   </si>
   <si>
     <t>EDVAN</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/711/requ_n14.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma praça no entorno da UBS do bairro Novo Horizonte.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/712/req_n_15.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a reforma do banheiro público, em regime de urgência.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/713/requertmento_n_016.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja instalado um segundo local para emissão da Carteira de Identidade (RG) no distrito de Laje de São José, tendo em vista a crescente demanda da população local e das comunidades vizinhas.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_n_017.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo, juntamente à Secretaria de Defesa Social do Estado de Pernambuco (SDS-PE) que seja disponibilizado o prédio da antiga delegacia, localizado no bairro Novo Horizonte, à Secretaria Municipal de Segurança Cidadã, Trânsito e Defesa Civil.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para seja providenciada a construção de uma praça pública estruturada em área pública já existente, situada entre o Loteamento Juarez Lopes e o Bairro Nova Esperança (Mutirão).</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de um complexo esportivo no bairro Novo Horizonte, no espaço público pertencente ao município de Cupira/PE, localizado na avenida Miguel Pereira Neto, em frente a APAE e ao lado do Posto Avenida.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma e manutenção em pintura, limpeza, iluminação e cobertura da quadra esportiva de Alto do Meio.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a contratação em caráter de urgência de um profissional de Terapia Ocupacional para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>NETO CARNEIRO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação, em caráter de urgência, de um sistema digital de distribuição de senhas com painel eletrônico e aviso sonoro no Hospital Municipal José Veríssimo de Souza.</t>
+  </si>
+  <si>
+    <t>ELAINE GRIGORIO_x000D_
+ELISSANDRA ENFERMEIRA_x000D_
+VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>Solicitam ao Poder Executivo para que seja criado e implementado no município um Programa Municipal de Defesa Pessoal para Mulheres, oferecendo aulas gratuitas de modalidades como Jiu-Jitsu, Krav Maga, Judô e outras técnicas de autodefesa, destinadas às mulheres do município, especialmente aquelas em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a recuperação, revitalização e melhoria estrutural da Praça da Roda de Fogo, localizada neste município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que, aproveitando a construção da praça da vila de Laje de São José, seja também providenciada a construção de 2 banheiros ao lado da igreja católica da vila.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo e posterior implementação de um programa denominado “Prefeitura na Porta” no âmbito do Município de Cupira/PE, com a finalidade de levar, de forma itinerante e concentrada, diversos serviços públicos diretamente aos bairros e comunidades da zona urbana e rural do município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja enviado ofício à Câmara Municipal informando o mapeamento com planta das áreas verdes do município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada, com urgência, a criação de um grupo de apoio voltado às mães atípicas do município, contando com acompanhamento multiprofissional composto por assistente social, psicóloga e médico.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para seja providenciada a desobstrução da via do bequinho de Luiz do bar próximo ao escritório do vice-prefeito Golbery Lopes.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam adotadas as providências necessárias visando à ampliação do atendimento do serviço de emissão de identidades em nosso município, com o consequente aumento do número de vagas disponibilizadas à população, assim como um ofício com informações dos serviços ofertados no COPE, e o quantitativo de identidade que são realizados por mês.</t>
+  </si>
+  <si>
+    <t>ELAINE GRIGORIO_x000D_
+VINICIUS LESSA</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam realizados de estudos técnicos, pedagógicos e administrativos, com vistas à implantação do Programa Municipal de Educação Financeira no âmbito da rede pública municipal de ensino, a ser desenvolvido prioritariamente no contraturno escolar, utilizando-se, para tanto, da estrutura educacional do COMVIDA ou de outros espaços pedagógicos equivalentes destinados às atividades educacionais complementares.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja implantada da “Casa Azul” no município, destinada ao atendimento e apoio integral às crianças neurodivergentes e suas famílias.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam realizados cursos de capacitação para os profissionais que atuam nos grupos de apoio às crianças neurodivergentes na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>TAINE EDUARDA</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada a instalação de wi-fi gratuito nas principais praças da cidade, visando a inclusão digital e o apoio educacional em nosso município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a implantação do Programa “Bom Dia Feliz na Educação”, com a finalidade de garantir café da manhã aos alunos da Rede Municipal de Ensino no início do turno escolar, especialmente nas escolas que atendem alunos em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam realizados treinamentos para os Agentes Comunitários de Saúde (ACS), pois eles entram nas casas e são os primeiros a notar sinais de violência doméstica.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada a implantação de atendimento odontológico 24 horas no hospital municipal, visando garantir assistência emergencial contínua à nossa população.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada manutenção com limpeza e reestruturação ou mesmo a remoção definitiva do reservatório de água que fica localizado na avenida Júlio Leitão de Melo, nº 178, esquina com a avenida Deputado Federal José Mendonça, nas proximidades da rádio Agreste FM, visto que o referido local está prejudicando e colocando em risco a integridade física das famílias vizinhas ao local.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado estudo técnico para a construção de estacionamento da Prefeitura no terreno localizado na rua 13 de Junho.</t>
+  </si>
+  <si>
+    <t>Solicita para que seja providenciada a conclusão do calçamento em paralelepípedo da rua Hilda Constância de Jesus localizada no bairro Juarez Lopes.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a urgente intensificação das ações de combate a vetores, incluindo a disponibilização do serviço de pulverização espacial (carro fumacê) em todo o território municipal.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a adoção de medidas para a operacionalização/abertura do Bloco Cirúrgico do município de Cupira, informações sobre o cronograma de funcionamento e as providências necessárias para a abertura do Bloco Cirúrgico e o pleno funcionamento do centro cirúrgico do município, garantindo a realização de procedimentos eletivos e de urgência/emergência dentro do território de Cupira.</t>
+  </si>
+  <si>
+    <t>EVINHO PROFESSOR</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam construídos pontos de apoios cobertos que protejam do sol e da chuva para os alunos da rede municipal de ensino no trajeto onde esperam os ônibus escolares para serem conduzidos até às nossas escolas municipais.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o envio de Projeto de Lei a esta Casa Legislativa que autorize a isenção do pagamento de taxas municipais aos vendedores ambulantes durante a realização de eventos oficiais do Município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada capinação no entorno da Escola Municipal Mendo Sampaio e da UBS do sítio Alto do Meio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -492,68 +669,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/705/requeri_mento_n_009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/709/requertmento_n_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/710/requertmento_n__013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/711/requ_n14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/712/req_n_15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/713/requertmento_n_016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_n_017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="33.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -593,565 +770,1345 @@
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>696</v>
+        <v>726</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>698</v>
+        <v>745</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="H13" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="H14" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
+        <v>713</v>
+      </c>
+      <c r="B22">
+        <v>2026</v>
+      </c>
+      <c r="C22">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>714</v>
+      </c>
+      <c r="B23">
+        <v>2026</v>
+      </c>
+      <c r="C23">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
         <v>715</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22">
+      <c r="B24">
+        <v>2026</v>
+      </c>
+      <c r="C24">
         <v>18</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H24" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>716</v>
+      </c>
+      <c r="B25">
+        <v>2026</v>
+      </c>
+      <c r="C25">
         <v>19</v>
       </c>
-      <c r="F22" t="s">
+      <c r="D25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H25" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>717</v>
+      </c>
+      <c r="B26">
+        <v>2026</v>
+      </c>
+      <c r="C26">
+        <v>20</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>718</v>
+      </c>
+      <c r="B27">
+        <v>2026</v>
+      </c>
+      <c r="C27">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>26</v>
+      </c>
+      <c r="F27" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H27" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>719</v>
+      </c>
+      <c r="B28">
+        <v>2026</v>
+      </c>
+      <c r="C28">
+        <v>22</v>
+      </c>
+      <c r="D28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>720</v>
+      </c>
+      <c r="B29">
+        <v>2026</v>
+      </c>
+      <c r="C29">
+        <v>23</v>
+      </c>
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" t="s">
+        <v>26</v>
+      </c>
+      <c r="F29" t="s">
+        <v>76</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>721</v>
+      </c>
+      <c r="B30">
+        <v>2026</v>
+      </c>
+      <c r="C30">
+        <v>24</v>
+      </c>
+      <c r="D30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>722</v>
+      </c>
+      <c r="B31">
+        <v>2026</v>
+      </c>
+      <c r="C31">
+        <v>25</v>
+      </c>
+      <c r="D31" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>723</v>
+      </c>
+      <c r="B32">
+        <v>2026</v>
+      </c>
+      <c r="C32">
+        <v>26</v>
+      </c>
+      <c r="D32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" t="s">
+        <v>33</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>724</v>
+      </c>
+      <c r="B33">
+        <v>2026</v>
+      </c>
+      <c r="C33">
+        <v>27</v>
+      </c>
+      <c r="D33" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H33" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>725</v>
+      </c>
+      <c r="B34">
+        <v>2026</v>
+      </c>
+      <c r="C34">
+        <v>28</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H34" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>727</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" t="s">
+        <v>26</v>
+      </c>
+      <c r="F35" t="s">
+        <v>56</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H35" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>728</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>30</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>729</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" t="s">
+        <v>85</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H37" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>730</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>32</v>
+      </c>
+      <c r="D38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H38" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>731</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>33</v>
+      </c>
+      <c r="D39" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H39" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>732</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>34</v>
+      </c>
+      <c r="D40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" t="s">
+        <v>89</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H40" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>733</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
         <v>35</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H22" t="s">
+      <c r="D41" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" t="s">
+        <v>26</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H41" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>734</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>36</v>
+      </c>
+      <c r="D42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" t="s">
+        <v>73</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H42" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>736</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>37</v>
+      </c>
+      <c r="D43" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" t="s">
+        <v>26</v>
+      </c>
+      <c r="F43" t="s">
+        <v>89</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H43" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>737</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>38</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" t="s">
+        <v>26</v>
+      </c>
+      <c r="F44" t="s">
+        <v>56</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>738</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>39</v>
+      </c>
+      <c r="D45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45" t="s">
+        <v>33</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H45" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>739</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>40</v>
+      </c>
+      <c r="D46" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H46" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>740</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>41</v>
+      </c>
+      <c r="D47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" t="s">
+        <v>30</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H47" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>741</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>42</v>
+      </c>
+      <c r="D48" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>742</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>43</v>
+      </c>
+      <c r="D49" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" t="s">
+        <v>99</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>743</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
         <v>44</v>
+      </c>
+      <c r="D50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>26</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>744</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>45</v>
+      </c>
+      <c r="D51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" t="s">
+        <v>26</v>
+      </c>
+      <c r="F51" t="s">
+        <v>33</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>