--- v1 (2026-04-24)
+++ v2 (2026-06-13)
@@ -10,118 +10,169 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="146">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM_x000D_
+ELAINE GRIGORIO_x000D_
+EVINHO PROFESSOR_x000D_
+MELSON DE TICA</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Altera o art. 32, que define os períodos de recesso e funcionamento regular da câmara, bem como, o art. 123 da Lei Orgânica do Município de Cupira, para aperfeiçoar a disciplina das emendas individuais impositivas ao orçamento municipal e estabelecer regras de transparência, rastreabilidade e governança aplicáveis às emendas parlamentares, inclusive recursos destinados ao Município por parlamentares estaduais e federais, e às transferências especiais.</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
   </si>
   <si>
-    <t>https://sapl.cupira.pe.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Que fixa o valor do salário mínimo dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos professores efetivos da rede municipal de ensino.</t>
   </si>
   <si>
+    <t>Estabelece as diretrizes orçamentárias para o exercício de 2027 e dá outras providências. - LDO</t>
+  </si>
+  <si>
+    <t>De Iniciativa do Poder Executivo, Prorroga a vigência da Lei Municipal nº 89/2025 e institui o Fórum Municipal Permanente de Educação – FME no âmbito do município de Cupira/PE e dá outras providências</t>
+  </si>
+  <si>
+    <t>De Iniciativa do Poder Executivo, que institui o Programa “Lei Maria da Penha nas Escolas” no âmbito da Rede Municipal de Ensino de Cupira/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>De Iniciativa do Poder Executivo, que institui a Política Municipal de Igualdade Étnico Racial da Educação – Raízes do Quilombo Sambaquim e dá outras providências.</t>
+  </si>
+  <si>
+    <t>De Iniciativa do Poder Executivo, que institui o Programa Municipal “Sorriso que Acolhe” – PROMSA, no âmbito da Rede Municipal de Ensino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>De Iniciativa do Poder Executivo, que estabelece, no âmbito do Município de Cupira, o regime jurídico das parcerias celebradas pela Administração Pública Municipal com organizações da sociedade civil, em regime de mútua cooperação, para a consecução de finalidade de interesse público e recíproco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Iniciativa do Poder Executivo, que institui o Programa Municipal de Turismo Pedagógico e de Atividades Educativas Externas na Rede Pública Municipal de Ensino de Cupira.</t>
+  </si>
+  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>VINICIUS LESSA</t>
   </si>
   <si>
     <t>Autoriza no âmbito do município de Cupira/PE a criação do Selo Empresa Amiga do Esporte e dá outras providências.</t>
   </si>
   <si>
+    <t>NETO CARNEIRO</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_neto_-_vedacao_de_contratacao.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação à contratação, nomeação ou manutenção, pelo Poder Público Municipal, de pessoas condenadas por crimes de violência contra mulheres e crianças</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>De autoria da Mesa Diretoraque fixa o valor do salário mínimo para o ano de 2026, dos servidores da Câmara Municipal de Cupira/PE e dá outras providências</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>MESA DIRETORA - MD</t>
-[...1 lines deleted...]
-  <si>
     <t>Que cria o Regimento Interno da Escola do Legislativo da Câmara Municipal de Cupira/PE, nos termos do art. 14 da Resolução nº 02/2025.</t>
   </si>
   <si>
+    <t>Autoriza a doação de bem móvel pertencente à Câmara Municipal de Cupira à Prefeitura Municipal de Cupira.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Dispõe sobre a reprovação das contas do Executivo, relativas ao exercício de 2022, de responsabilidade do ex-prefeito José Maria Leite de Macedo e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DAVID AMORIM</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja construído um espaço sensorial, praça com espaço interativo com desenhos e dinâmicas, para crianças autistas do município de Cupira/PE.</t>
   </si>
   <si>
     <t>ELISSANDRA ENFERMEIRA</t>
@@ -229,53 +280,50 @@
     <t>Solicita ao Poder Executivo, juntamente à Secretaria de Defesa Social do Estado de Pernambuco (SDS-PE) que seja disponibilizado o prédio da antiga delegacia, localizado no bairro Novo Horizonte, à Secretaria Municipal de Segurança Cidadã, Trânsito e Defesa Civil.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para seja providenciada a construção de uma praça pública estruturada em área pública já existente, situada entre o Loteamento Juarez Lopes e o Bairro Nova Esperança (Mutirão).</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a construção de um complexo esportivo no bairro Novo Horizonte, no espaço público pertencente ao município de Cupira/PE, localizado na avenida Miguel Pereira Neto, em frente a APAE e ao lado do Posto Avenida.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a reforma e manutenção em pintura, limpeza, iluminação e cobertura da quadra esportiva de Alto do Meio.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a contratação em caráter de urgência de um profissional de Terapia Ocupacional para a rede municipal de saúde.</t>
-  </si>
-[...1 lines deleted...]
-    <t>NETO CARNEIRO</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a implantação, em caráter de urgência, de um sistema digital de distribuição de senhas com painel eletrônico e aviso sonoro no Hospital Municipal José Veríssimo de Souza.</t>
   </si>
   <si>
     <t>ELAINE GRIGORIO_x000D_
 ELISSANDRA ENFERMEIRA_x000D_
 VINICIUS LESSA</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo para que seja criado e implementado no município um Programa Municipal de Defesa Pessoal para Mulheres, oferecendo aulas gratuitas de modalidades como Jiu-Jitsu, Krav Maga, Judô e outras técnicas de autodefesa, destinadas às mulheres do município, especialmente aquelas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a recuperação, revitalização e melhoria estrutural da Praça da Roda de Fogo, localizada neste município.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que, aproveitando a construção da praça da vila de Laje de São José, seja também providenciada a construção de 2 banheiros ao lado da igreja católica da vila.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja realizado estudo e posterior implementação de um programa denominado “Prefeitura na Porta” no âmbito do Município de Cupira/PE, com a finalidade de levar, de forma itinerante e concentrada, diversos serviços públicos diretamente aos bairros e comunidades da zona urbana e rural do município.</t>
   </si>
   <si>
@@ -322,50 +370,134 @@
     <t>Solicita ao Poder Executivo para que seja providenciada manutenção com limpeza e reestruturação ou mesmo a remoção definitiva do reservatório de água que fica localizado na avenida Júlio Leitão de Melo, nº 178, esquina com a avenida Deputado Federal José Mendonça, nas proximidades da rádio Agreste FM, visto que o referido local está prejudicando e colocando em risco a integridade física das famílias vizinhas ao local.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja realizado estudo técnico para a construção de estacionamento da Prefeitura no terreno localizado na rua 13 de Junho.</t>
   </si>
   <si>
     <t>Solicita para que seja providenciada a conclusão do calçamento em paralelepípedo da rua Hilda Constância de Jesus localizada no bairro Juarez Lopes.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a urgente intensificação das ações de combate a vetores, incluindo a disponibilização do serviço de pulverização espacial (carro fumacê) em todo o território municipal.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a adoção de medidas para a operacionalização/abertura do Bloco Cirúrgico do município de Cupira, informações sobre o cronograma de funcionamento e as providências necessárias para a abertura do Bloco Cirúrgico e o pleno funcionamento do centro cirúrgico do município, garantindo a realização de procedimentos eletivos e de urgência/emergência dentro do território de Cupira.</t>
   </si>
   <si>
     <t>EVINHO PROFESSOR</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que sejam construídos pontos de apoios cobertos que protejam do sol e da chuva para os alunos da rede municipal de ensino no trajeto onde esperam os ônibus escolares para serem conduzidos até às nossas escolas municipais.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o envio de Projeto de Lei a esta Casa Legislativa que autorize a isenção do pagamento de taxas municipais aos vendedores ambulantes durante a realização de eventos oficiais do Município.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja realizada capinação no entorno da Escola Municipal Mendo Sampaio e da UBS do sítio Alto do Meio.</t>
+  </si>
+  <si>
+    <t>Solicitação para que seja providenciado o calçamento em paralelepípedo da ladeira do sítio Grutas.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, em caráter de urgência, calçamento do trecho final da Avenida Juscelino Kubitschek, compreendendo a extensão que se inicia nas proximidades da região conhecida como Agazoni até o Posto Puma, interligando com a via de acesso ao Loteamento Juarez Lopes.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, em caráter de urgência, realização do saneamento básico, com a devida rede de esgotamento sanitário e Realização de calçamento das vias públicas, garantindo melhor mobilidade urbana do Loteamento Morada Nobre.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja construído um redutor de velocidade (lombada/quebra-molas) na rua Louro Paulo, bairro da Caixa d’água, no município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o calçamento da Rua dos Manguezais, no Loteamento Santo Antônio, no município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam construídos dois (02) redutores de velocidade (lombadas/quebra-molas), como é popularmente chamado, em cada uma das seguintes ruas: rua Florentino Francisco de Amorim (próximo à oficina de Vando) – Loteamento Santo Antônio – e rua Pedro Alves Cabral, (próximo à travessa que liga as ruas) – Bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo a realização de estudos técnicos e a adoção das providências necessárias para a implantação de uma agência bancária, posto de atendimento ou correspondente bancário no bairro Novo Horizonte, visando atender também os moradores da Boa Vista, Nova Morada e demais comunidades circunvizinhas, garantindo maior acesso aos serviços bancários e promovendo mais comodidade, inclusão financeira e desenvolvimento para a população local.</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo, através de um Pedido de Informação, informações acerca dos PRECATÓRIOS DO FUNDEF/FUNDEB vinculados ao Município de Cupira – Pernambuco.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, a implantação do Programa de Saúde Visual nas Escolas Municipais com a realização de exames de acuidade visual e consultas oftalmológicas para todos os alunos matriculados na rede pública de ensino de Cupira.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizado reajuste no auxílio transporte destinado aos estudantes universitários e estudantes que necessitam se deslocar diariamente para outras cidades em busca de formação educacional.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam reinstalados os sistemas de rastreamento e GPS em todos os veículos pertencentes à frota da Prefeitura Municipal de Cupira.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a adoção imediata das providências administrativas e legais necessárias para garantir aos professores contratados temporariamente da rede municipal de ensino o pagamento do Piso Salarial Nacional do Magistério, em igualdade ao valor pago aos professores efetivos, conforme entendimento firmado pelo Supremo Tribunal Federal – STF no julgamento do Tema 1308 da Repercussão Geral.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a conclusão do calçamento da rua Alfredo Gregório de Barros, que faz conexão com rua do hospital municipal.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a implantação do Programa Municipal “Atleta Cupirense”, com o objetivo de incentivar, apoiar e acompanhar atletas amadores e profissionais do município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o retorno das feirinhas culturais realizadas na Praça MESTRE ZUZA, valorizando os artistas locais, incentivando o comércio popular e promovendo momentos de lazer, cultura e convivência para a população de Cupira.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam providenciadas as medidas administrativas e financeiras necessárias para a concessão de reajuste salarial aos Profissionais de Apoio de toda a rede pública municipal de ensino de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção de uma rotatória nas proximidades da rodoviária.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam repintadas as faixas de pedestre e sinalizações de trânsito de toda área urbana do município de Cupira/PE.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada a abertura e funcionamento do CAT – Centro de Atendimento ao Turista, tendo em vista que o espaço já se encontra estruturado e pronto para funcionamento.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada uma campanha educativa de conscientização e segurança no trânsito voltada aos mototaxistas da cidade.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a adoção de medidas urgentes para a reforma, manutenção e limpeza dos cemitérios públicos do município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para a realização do calçamento/pavimentação da Avenida Projetada B, localizada no Loteamento Maria Josefa, CEP 55462-413, próximo à Fazenda de Bonequinho.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo técnico, financeiro, jurídico e orçamentário visando à valorização salarial dos trabalhadores da limpeza urbana do município, abrangendo tanto os servidores efetivos quanto os trabalhadores vinculados à empresa terceirizada prestadora de serviços. Solicita-se ainda que o Poder Executivo avalie a possibilidade de implantação progressiva de política de valorização salarial da categoria, tomando como referência o piso salarial nacional previsto no Projeto de Lei nº 4.146/2020, aprovado pela Câmara dos Deputados e atualmente em tramitação no Senado Federal, que estabelece o valor de R$ 3.036,00 para os trabalhadores essenciais da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada reforma e pintura da UBS da vila Laje de São José.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada, com urgência, obras de recuperação, nivelamento, drenagem e operação tapa-buracos na Rua Joaquim Inácio, localizada no Bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a instalação imediata dos aparelhos de ar-condicionado já existentes na Escola Tenciano, bem como a adequação e resolução da parte elétrica necessária para o pleno funcionamento dos equipamentos</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a reforma do prédio onde funcionava a Escola Inês Barbalho, no sítio Serra verde de Aprígio, que está cedida à Secretaria de Saúde, para que volte a funcionar com ponto de apoio  e oferecer àquela comunidade serviços de saúde, como atendimento ambulatorial e de hiperdia, pré-natal, entre outros serviços, que já são ofertados pela UBS de Laje de São José, mas que podem ser realizados como atendimento a micro áreas a cada 15 dias ou 1 vez ao mês como já vinha sendo realizado.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciado o calçamento da Av. Julia Dominice da Conceição; da Av. Comerciante José de Barros Correia; da Rua. Comerciante Antônio Francisco de Melo; da Rua Maria Veloso de Amorim e da Rua Comerciante José de Barros Correia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -669,1392 +801,2406 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/705/requeri_mento_n_009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/709/requertmento_n_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/710/requertmento_n__013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/711/requ_n14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/712/req_n_15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/713/requertmento_n_016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_n_017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_neto_-_vedacao_de_contratacao.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/705/requeri_mento_n_009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/709/requertmento_n_12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/710/requertmento_n__013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/711/requ_n14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/712/req_n_15.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/713/requertmento_n_016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_n_017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>695</v>
+        <v>765</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>726</v>
+        <v>707</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>696</v>
+        <v>747</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>745</v>
+        <v>766</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>14</v>
+      </c>
+      <c r="F6" t="s">
+        <v>15</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>697</v>
+        <v>771</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>698</v>
+        <v>772</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>699</v>
+        <v>773</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>700</v>
+        <v>774</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>701</v>
+        <v>780</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>702</v>
+        <v>726</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>703</v>
+        <v>756</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D13" t="s">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>704</v>
+        <v>757</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>706</v>
+        <v>748</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>708</v>
+        <v>745</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>710</v>
+        <v>698</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>711</v>
+        <v>699</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>712</v>
+        <v>700</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="H21" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H22" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>715</v>
+        <v>703</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>716</v>
+        <v>704</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D25" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E26" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F26" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>718</v>
+        <v>706</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E28" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F28" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E29" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F29" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>721</v>
+        <v>710</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E30" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D31" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E31" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="H31" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E32" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="H32" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E33" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F33" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="H33" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E34" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="H34" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E35" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F35" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="H35" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E36" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F36" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="H36" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E37" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F37" t="s">
+        <v>54</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="H37" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E38" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F38" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="H38" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E39" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="H39" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D40" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E40" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F40" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D41" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E41" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F41" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E42" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F42" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H42" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D43" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E43" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F43" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H43" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>737</v>
+        <v>724</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D44" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D45" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H45" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E46" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E47" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F47" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F48" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>742</v>
+        <v>730</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D49" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E49" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F49" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H49" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="D50" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E50" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F50" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H50" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
+        <v>732</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>34</v>
+      </c>
+      <c r="D51" t="s">
+        <v>41</v>
+      </c>
+      <c r="E51" t="s">
+        <v>42</v>
+      </c>
+      <c r="F51" t="s">
+        <v>104</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>733</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>35</v>
+      </c>
+      <c r="D52" t="s">
+        <v>41</v>
+      </c>
+      <c r="E52" t="s">
+        <v>42</v>
+      </c>
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>734</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>36</v>
+      </c>
+      <c r="D53" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" t="s">
+        <v>42</v>
+      </c>
+      <c r="F53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>736</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>37</v>
+      </c>
+      <c r="D54" t="s">
+        <v>41</v>
+      </c>
+      <c r="E54" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" t="s">
+        <v>104</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>737</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>38</v>
+      </c>
+      <c r="D55" t="s">
+        <v>41</v>
+      </c>
+      <c r="E55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55" t="s">
+        <v>72</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H55" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>738</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>39</v>
+      </c>
+      <c r="D56" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" t="s">
+        <v>42</v>
+      </c>
+      <c r="F56" t="s">
+        <v>49</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H56" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>739</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>40</v>
+      </c>
+      <c r="D57" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" t="s">
+        <v>42</v>
+      </c>
+      <c r="F57" t="s">
+        <v>54</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H57" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>740</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>41</v>
+      </c>
+      <c r="D58" t="s">
+        <v>41</v>
+      </c>
+      <c r="E58" t="s">
+        <v>42</v>
+      </c>
+      <c r="F58" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H58" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>741</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>42</v>
+      </c>
+      <c r="D59" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59" t="s">
+        <v>46</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>742</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>43</v>
+      </c>
+      <c r="D60" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" t="s">
+        <v>42</v>
+      </c>
+      <c r="F60" t="s">
+        <v>114</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H60" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>743</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>44</v>
+      </c>
+      <c r="D61" t="s">
+        <v>41</v>
+      </c>
+      <c r="E61" t="s">
+        <v>42</v>
+      </c>
+      <c r="F61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H61" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
         <v>744</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51">
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
         <v>45</v>
       </c>
-      <c r="D51" t="s">
-[...12 lines deleted...]
-        <v>102</v>
+      <c r="D62" t="s">
+        <v>41</v>
+      </c>
+      <c r="E62" t="s">
+        <v>42</v>
+      </c>
+      <c r="F62" t="s">
+        <v>49</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>746</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>46</v>
+      </c>
+      <c r="D63" t="s">
+        <v>41</v>
+      </c>
+      <c r="E63" t="s">
+        <v>42</v>
+      </c>
+      <c r="F63" t="s">
+        <v>49</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H63" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>749</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>47</v>
+      </c>
+      <c r="D64" t="s">
+        <v>41</v>
+      </c>
+      <c r="E64" t="s">
+        <v>42</v>
+      </c>
+      <c r="F64" t="s">
+        <v>29</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>750</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>41</v>
+      </c>
+      <c r="E65" t="s">
+        <v>42</v>
+      </c>
+      <c r="F65" t="s">
+        <v>29</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H65" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>751</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>49</v>
+      </c>
+      <c r="D66" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" t="s">
+        <v>42</v>
+      </c>
+      <c r="F66" t="s">
+        <v>46</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H66" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>752</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>50</v>
+      </c>
+      <c r="D67" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" t="s">
+        <v>42</v>
+      </c>
+      <c r="F67" t="s">
+        <v>46</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H67" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>753</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>51</v>
+      </c>
+      <c r="D68" t="s">
+        <v>41</v>
+      </c>
+      <c r="E68" t="s">
+        <v>42</v>
+      </c>
+      <c r="F68" t="s">
+        <v>114</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>754</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>52</v>
+      </c>
+      <c r="D69" t="s">
+        <v>41</v>
+      </c>
+      <c r="E69" t="s">
+        <v>42</v>
+      </c>
+      <c r="F69" t="s">
+        <v>72</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>755</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>53</v>
+      </c>
+      <c r="D70" t="s">
+        <v>41</v>
+      </c>
+      <c r="E70" t="s">
+        <v>42</v>
+      </c>
+      <c r="F70" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H70" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>758</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>54</v>
+      </c>
+      <c r="D71" t="s">
+        <v>41</v>
+      </c>
+      <c r="E71" t="s">
+        <v>42</v>
+      </c>
+      <c r="F71" t="s">
+        <v>46</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H71" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>759</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>55</v>
+      </c>
+      <c r="D72" t="s">
+        <v>41</v>
+      </c>
+      <c r="E72" t="s">
+        <v>42</v>
+      </c>
+      <c r="F72" t="s">
+        <v>29</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H72" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>760</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>56</v>
+      </c>
+      <c r="D73" t="s">
+        <v>41</v>
+      </c>
+      <c r="E73" t="s">
+        <v>42</v>
+      </c>
+      <c r="F73" t="s">
+        <v>29</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H73" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>761</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>57</v>
+      </c>
+      <c r="D74" t="s">
+        <v>41</v>
+      </c>
+      <c r="E74" t="s">
+        <v>42</v>
+      </c>
+      <c r="F74" t="s">
+        <v>27</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H74" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>762</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>58</v>
+      </c>
+      <c r="D75" t="s">
+        <v>41</v>
+      </c>
+      <c r="E75" t="s">
+        <v>42</v>
+      </c>
+      <c r="F75" t="s">
+        <v>72</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H75" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>763</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>59</v>
+      </c>
+      <c r="D76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E76" t="s">
+        <v>42</v>
+      </c>
+      <c r="F76" t="s">
+        <v>104</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H76" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>764</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>60</v>
+      </c>
+      <c r="D77" t="s">
+        <v>41</v>
+      </c>
+      <c r="E77" t="s">
+        <v>42</v>
+      </c>
+      <c r="F77" t="s">
+        <v>46</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H77" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>767</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>61</v>
+      </c>
+      <c r="D78" t="s">
+        <v>41</v>
+      </c>
+      <c r="E78" t="s">
+        <v>42</v>
+      </c>
+      <c r="F78" t="s">
+        <v>61</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H78" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>768</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>62</v>
+      </c>
+      <c r="D79" t="s">
+        <v>41</v>
+      </c>
+      <c r="E79" t="s">
+        <v>42</v>
+      </c>
+      <c r="F79" t="s">
+        <v>61</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H79" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>769</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>63</v>
+      </c>
+      <c r="D80" t="s">
+        <v>41</v>
+      </c>
+      <c r="E80" t="s">
+        <v>42</v>
+      </c>
+      <c r="F80" t="s">
+        <v>72</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H80" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>770</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>64</v>
+      </c>
+      <c r="D81" t="s">
+        <v>41</v>
+      </c>
+      <c r="E81" t="s">
+        <v>42</v>
+      </c>
+      <c r="F81" t="s">
+        <v>27</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H81" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>775</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>65</v>
+      </c>
+      <c r="D82" t="s">
+        <v>41</v>
+      </c>
+      <c r="E82" t="s">
+        <v>42</v>
+      </c>
+      <c r="F82" t="s">
+        <v>46</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H82" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>776</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>66</v>
+      </c>
+      <c r="D83" t="s">
+        <v>41</v>
+      </c>
+      <c r="E83" t="s">
+        <v>42</v>
+      </c>
+      <c r="F83" t="s">
+        <v>29</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H83" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>777</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>67</v>
+      </c>
+      <c r="D84" t="s">
+        <v>41</v>
+      </c>
+      <c r="E84" t="s">
+        <v>42</v>
+      </c>
+      <c r="F84" t="s">
+        <v>29</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H84" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>778</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>68</v>
+      </c>
+      <c r="D85" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" t="s">
+        <v>42</v>
+      </c>
+      <c r="F85" t="s">
+        <v>27</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H85" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>779</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>69</v>
+      </c>
+      <c r="D86" t="s">
+        <v>41</v>
+      </c>
+      <c r="E86" t="s">
+        <v>42</v>
+      </c>
+      <c r="F86" t="s">
+        <v>49</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H86" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>781</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>70</v>
+      </c>
+      <c r="D87" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" t="s">
+        <v>42</v>
+      </c>
+      <c r="F87" t="s">
+        <v>104</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H87" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>782</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>71</v>
+      </c>
+      <c r="D88" t="s">
+        <v>41</v>
+      </c>
+      <c r="E88" t="s">
+        <v>42</v>
+      </c>
+      <c r="F88" t="s">
+        <v>27</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H88" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>783</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>72</v>
+      </c>
+      <c r="D89" t="s">
+        <v>41</v>
+      </c>
+      <c r="E89" t="s">
+        <v>42</v>
+      </c>
+      <c r="F89" t="s">
+        <v>114</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H89" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>784</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>73</v>
+      </c>
+      <c r="D90" t="s">
+        <v>41</v>
+      </c>
+      <c r="E90" t="s">
+        <v>42</v>
+      </c>
+      <c r="F90" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H90" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2065,50 +3211,89 @@
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>