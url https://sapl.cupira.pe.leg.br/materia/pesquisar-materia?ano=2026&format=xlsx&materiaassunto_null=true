--- v2 (2026-06-13)
+++ v3 (2026-09-09)
@@ -10,203 +10,275 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="717" uniqueCount="224">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>DAVID AMORIM_x000D_
 ELAINE GRIGORIO_x000D_
 EVINHO PROFESSOR_x000D_
 MELSON DE TICA</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o art. 32, que define os períodos de recesso e funcionamento regular da câmara, bem como, o art. 123 da Lei Orgânica do Município de Cupira, para aperfeiçoar a disciplina das emendas individuais impositivas ao orçamento municipal e estabelecer regras de transparência, rastreabilidade e governança aplicáveis às emendas parlamentares, inclusive recursos destinados ao Município por parlamentares estaduais e federais, e às transferências especiais.</t>
   </si>
   <si>
+    <t>Iniciativa dos vereadores Ailton José da Silva, Antônio Bispo de Melo Neto, David Marques de Amorim, Eden Vinícius Lessa Campos de Carvalho, Elaine Cristiane Pessoa Grigório, Elissandra Lins Ferreira Barros, Emerson Ferreira Calado, Ewerton Emídio da Silva, José Edvan da Silva, Ricácio Toubson Campina da Silva e Taine Eduarda dos Santos</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CUPIRA - PMC</t>
   </si>
   <si>
     <t>Que fixa o valor do salário mínimo dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos professores efetivos da rede municipal de ensino.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/747/1781530344_7c94aee0033ace0c5dae.pdf</t>
+  </si>
+  <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2027 e dá outras providências. - LDO</t>
   </si>
   <si>
     <t>De Iniciativa do Poder Executivo, Prorroga a vigência da Lei Municipal nº 89/2025 e institui o Fórum Municipal Permanente de Educação – FME no âmbito do município de Cupira/PE e dá outras providências</t>
   </si>
   <si>
     <t>De Iniciativa do Poder Executivo, que institui o Programa “Lei Maria da Penha nas Escolas” no âmbito da Rede Municipal de Ensino de Cupira/PE e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/772/1781688219_93becf07f44b4b4efa5e.pdf</t>
+  </si>
+  <si>
     <t>De Iniciativa do Poder Executivo, que institui a Política Municipal de Igualdade Étnico Racial da Educação – Raízes do Quilombo Sambaquim e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/773/1781688323_31e78239bc3cf8addc14.pdf</t>
+  </si>
+  <si>
     <t>De Iniciativa do Poder Executivo, que institui o Programa Municipal “Sorriso que Acolhe” – PROMSA, no âmbito da Rede Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/774/pl_08.pdf</t>
+  </si>
+  <si>
     <t>De Iniciativa do Poder Executivo, que estabelece, no âmbito do Município de Cupira, o regime jurídico das parcerias celebradas pela Administração Pública Municipal com organizações da sociedade civil, em regime de mútua cooperação, para a consecução de finalidade de interesse público e recíproco, e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/780/pl_09-2026.pdf</t>
+  </si>
+  <si>
     <t>Iniciativa do Poder Executivo, que institui o Programa Municipal de Turismo Pedagógico e de Atividades Educativas Externas na Rede Pública Municipal de Ensino de Cupira.</t>
   </si>
   <si>
+    <t>De iniciativa do Poder Executivo, que dispõe sobre a dispensa de atos públicos de liberação da atividade econômica e a isenção de taxas municipais para o Microempreendedor Individual (MEI) no âmbito do Município de Cupira, Estado de Pernambuco, em conformidade com a legislação federal vigente, e dá outras providências - Apresentação</t>
+  </si>
+  <si>
+    <t>De iniciativa do Poder Executivo, regulamenta, no âmbito do Poder Executivo do município de Cupira, o direito constitucional de acesso à informação, nos termos da Lei Federal nº 12.527, de 18 de novembro de 2011, dispõe sobre o serviço de informação ao cidadão, a transparência ativa, o tratamento de informações pessoais e sigilosas, os procedimentos de acesso e recurso, revoga a Lei Municipal nº 127, de 15 de agosto de 2018 e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>De iniciativa do Poder Executivo, que institui a semana a Semana Municipal do Bebê e da Primeira Infância e dá outras providências, no município de Cupira.</t>
+  </si>
+  <si>
+    <t>De iniciativa do Poder Executivo, que dispõe sobre a criação do “Sistema de Segurança Alimentar e Nutricional (SISAN) do Município de Cupira e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>De iniciativa do Poder Executivo  que “Institui o Fundo Municipal de Segurança Alimentar e Nutricional (FUMSAN), vinculado à Secretaria Municipal de Assistência Social, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Projeto de Revisão do Plano Plurianual do município de Cupira/PE para o período de 2026 a 2029 e dá outras providências</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do município de Cupira para o exercício financeiro de 2027.</t>
+  </si>
+  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>VINICIUS LESSA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/726/projeto_de_lei_no_01.pdf</t>
+  </si>
+  <si>
     <t>Autoriza no âmbito do município de Cupira/PE a criação do Selo Empresa Amiga do Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>NETO CARNEIRO</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_neto_-_vedacao_de_contratacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à contratação, nomeação ou manutenção, pelo Poder Público Municipal, de pessoas condenadas por crimes de violência contra mulheres e crianças</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/757/1779718647_93f13f0fba874db8a121.pdf</t>
+  </si>
+  <si>
     <t>De autoria da Mesa Diretoraque fixa o valor do salário mínimo para o ano de 2026, dos servidores da Câmara Municipal de Cupira/PE e dá outras providências</t>
   </si>
   <si>
+    <t>Iniciativa dos vereadores  Ailton José da Silva, Antônio Bispo de Melo Neto, David Marques de Amorim, Eden Vinícius Lessa Campos de Carvalho, Elaine Cristiane Pessoa Grigório, Elissandra Lins Ferreira Barros, Emerson Ferreira Calado, Ewerton Emídio da Silva, José Edvan da Silva, Ricácio Toubson Campina da Silva e Taine Eduarda dos Santos</t>
+  </si>
+  <si>
+    <t>ELISSANDRA ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para o Programa Municipal “Saúde Visual e Auditiva na Escola”, destinado à promoção da saúde ocular e auditiva e à identificação precoce de possíveis alterações visuais e auditivas entre estudantes da rede pública municipal de ensino de Cupira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Cupira, diretrizes para a Política Municipal de Incentivo à Capacitação Continuada dos Profissionais de Enfermagem, estabelece a “Jornada Enfermagem em Ação – Cupira” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>MELSON DE TICA</t>
+  </si>
+  <si>
+    <t>Denomina praça pública localizada no Distrito de Laje de São José, no Município de Cupira, Estado de Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Reconhece como Patrimônio Cultural Imaterial do Município de Cupira/PE, a prática esportiva de corrida de motocicletas denominado de “Enduro das Águas” e dá outras providências.</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Que cria o Regimento Interno da Escola do Legislativo da Câmara Municipal de Cupira/PE, nos termos do art. 14 da Resolução nº 02/2025.</t>
   </si>
   <si>
     <t>Autoriza a doação de bem móvel pertencente à Câmara Municipal de Cupira à Prefeitura Municipal de Cupira.</t>
   </si>
   <si>
+    <t>Denomina o edifício anexo da Câmara Municipal de Cupira/PE, onde funcionarão os gabinetes dos vereadores e dá outras providências</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Dispõe sobre a reprovação das contas do Executivo, relativas ao exercício de 2022, de responsabilidade do ex-prefeito José Maria Leite de Macedo e dá outras providências.</t>
   </si>
   <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>DAVID AMORIM</t>
+  </si>
+  <si>
+    <t>Dispões sobre o “Programa Wi-Fi Comunitário” nas praças, parques, pontos turísticos e em todos os departamentos públicos e suas extensões, que atendem diretamente o público em geral, do Município de Cupira/PE por intermédio de convênios e parcerias público-privadas e da outras providências;</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>DAVID AMORIM</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja construído um espaço sensorial, praça com espaço interativo com desenhos e dinâmicas, para crianças autistas do município de Cupira/PE.</t>
   </si>
   <si>
-    <t>ELISSANDRA ENFERMEIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a instalação de cestos de lixo nas praças e ambientes públicos do município de Cupira.</t>
-  </si>
-[...1 lines deleted...]
-    <t>MELSON DE TICA</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja viabilizada as construções de um muro e de uma quadra de futebol de salão, bem como, aquisição/implantação de um parque recreativo (brinquedoteca) destinados à Escola Municipal Manoel Brás de Miranda, localizada no Sítio Chã das Panelas, zona rural do município de Cupira/PE.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja realizada a reforma completa da quadra esportiva localizada na Vila de Lage de São José, zona rural deste município.</t>
   </si>
   <si>
     <t>RICACIO  ENFERMEIRO</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf</t>
   </si>
   <si>
     <t>Que seja doado prédio público para implantação de base de atendimento de bombeiros civis, socorristas e ambulância de suporte à população do município de Cupira/PE.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf</t>
   </si>
@@ -293,105 +365,153 @@
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a reforma e manutenção em pintura, limpeza, iluminação e cobertura da quadra esportiva de Alto do Meio.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a contratação em caráter de urgência de um profissional de Terapia Ocupacional para a rede municipal de saúde.</t>
   </si>
   <si>
     <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a implantação, em caráter de urgência, de um sistema digital de distribuição de senhas com painel eletrônico e aviso sonoro no Hospital Municipal José Veríssimo de Souza.</t>
   </si>
   <si>
     <t>ELAINE GRIGORIO_x000D_
 ELISSANDRA ENFERMEIRA_x000D_
 VINICIUS LESSA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/720/1780656622_cae58494b440df2c57ff.pdf</t>
+  </si>
+  <si>
     <t>Solicitam ao Poder Executivo para que seja criado e implementado no município um Programa Municipal de Defesa Pessoal para Mulheres, oferecendo aulas gratuitas de modalidades como Jiu-Jitsu, Krav Maga, Judô e outras técnicas de autodefesa, destinadas às mulheres do município, especialmente aquelas em situação de vulnerabilidade social.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/721/1780661670_3b05bb23bde0d8eb33d0.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a recuperação, revitalização e melhoria estrutural da Praça da Roda de Fogo, localizada neste município.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que, aproveitando a construção da praça da vila de Laje de São José, seja também providenciada a construção de 2 banheiros ao lado da igreja católica da vila.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/723/1781787465_0726e520ce149515d671.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja realizado estudo e posterior implementação de um programa denominado “Prefeitura na Porta” no âmbito do Município de Cupira/PE, com a finalidade de levar, de forma itinerante e concentrada, diversos serviços públicos diretamente aos bairros e comunidades da zona urbana e rural do município.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/724/1781789233_6d59ed0b72c3fd63b2f9.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja enviado ofício à Câmara Municipal informando o mapeamento com planta das áreas verdes do município.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/725/requertmento_n_028.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada, com urgência, a criação de um grupo de apoio voltado às mães atípicas do município, contando com acompanhamento multiprofissional composto por assistente social, psicóloga e médico.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/727/1781789925_90d33cc4fb12644a7969.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para seja providenciada a desobstrução da via do bequinho de Luiz do bar próximo ao escritório do vice-prefeito Golbery Lopes.</t>
+  </si>
+  <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/728/1781790312_c1ab407ae61b0ed4474f.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que sejam adotadas as providências necessárias visando à ampliação do atendimento do serviço de emissão de identidades em nosso município, com o consequente aumento do número de vagas disponibilizadas à população, assim como um ofício com informações dos serviços ofertados no COPE, e o quantitativo de identidade que são realizados por mês.</t>
   </si>
   <si>
     <t>ELAINE GRIGORIO_x000D_
 VINICIUS LESSA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/729/1781791009_4d47ee8bc0f320cffe26.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que sejam realizados de estudos técnicos, pedagógicos e administrativos, com vistas à implantação do Programa Municipal de Educação Financeira no âmbito da rede pública municipal de ensino, a ser desenvolvido prioritariamente no contraturno escolar, utilizando-se, para tanto, da estrutura educacional do COMVIDA ou de outros espaços pedagógicos equivalentes destinados às atividades educacionais complementares.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/730/1781793717_5eb0b4e015180a7fb074.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja implantada da “Casa Azul” no município, destinada ao atendimento e apoio integral às crianças neurodivergentes e suas famílias.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/731/1781794220_7937e437f98549cf2539.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo que sejam realizados cursos de capacitação para os profissionais que atuam nos grupos de apoio às crianças neurodivergentes na rede municipal de ensino.</t>
   </si>
   <si>
     <t>TAINE EDUARDA</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/732/1781794632_26ac83bff08658ee53e3.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja realizada a instalação de wi-fi gratuito nas principais praças da cidade, visando a inclusão digital e o apoio educacional em nosso município.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/733/req_35.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a implantação do Programa “Bom Dia Feliz na Educação”, com a finalidade de garantir café da manhã aos alunos da Rede Municipal de Ensino no início do turno escolar, especialmente nas escolas que atendem alunos em situação de vulnerabilidade social.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/734/req_36.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que sejam realizados treinamentos para os Agentes Comunitários de Saúde (ACS), pois eles entram nas casas e são os primeiros a notar sinais de violência doméstica.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/736/req_37.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja realizada a implantação de atendimento odontológico 24 horas no hospital municipal, visando garantir assistência emergencial contínua à nossa população.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/737/requerimento_n_038.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja providenciada manutenção com limpeza e reestruturação ou mesmo a remoção definitiva do reservatório de água que fica localizado na avenida Júlio Leitão de Melo, nº 178, esquina com a avenida Deputado Federal José Mendonça, nas proximidades da rádio Agreste FM, visto que o referido local está prejudicando e colocando em risco a integridade física das famílias vizinhas ao local.</t>
   </si>
   <si>
+    <t>https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/738/requerimento_39.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo para que seja realizado estudo técnico para a construção de estacionamento da Prefeitura no terreno localizado na rua 13 de Junho.</t>
   </si>
   <si>
     <t>Solicita para que seja providenciada a conclusão do calçamento em paralelepípedo da rua Hilda Constância de Jesus localizada no bairro Juarez Lopes.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a urgente intensificação das ações de combate a vetores, incluindo a disponibilização do serviço de pulverização espacial (carro fumacê) em todo o território municipal.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a adoção de medidas para a operacionalização/abertura do Bloco Cirúrgico do município de Cupira, informações sobre o cronograma de funcionamento e as providências necessárias para a abertura do Bloco Cirúrgico e o pleno funcionamento do centro cirúrgico do município, garantindo a realização de procedimentos eletivos e de urgência/emergência dentro do território de Cupira.</t>
   </si>
   <si>
     <t>EVINHO PROFESSOR</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que sejam construídos pontos de apoios cobertos que protejam do sol e da chuva para os alunos da rede municipal de ensino no trajeto onde esperam os ônibus escolares para serem conduzidos até às nossas escolas municipais.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o envio de Projeto de Lei a esta Casa Legislativa que autorize a isenção do pagamento de taxas municipais aos vendedores ambulantes durante a realização de eventos oficiais do Município.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja realizada capinação no entorno da Escola Municipal Mendo Sampaio e da UBS do sítio Alto do Meio.</t>
   </si>
   <si>
     <t>Solicitação para que seja providenciado o calçamento em paralelepípedo da ladeira do sítio Grutas.</t>
@@ -454,50 +574,164 @@
     <t>Solicita ao Poder Executivo para que seja realizada uma campanha educativa de conscientização e segurança no trânsito voltada aos mototaxistas da cidade.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a adoção de medidas urgentes para a reforma, manutenção e limpeza dos cemitérios públicos do município.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para a realização do calçamento/pavimentação da Avenida Projetada B, localizada no Loteamento Maria Josefa, CEP 55462-413, próximo à Fazenda de Bonequinho.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudo técnico, financeiro, jurídico e orçamentário visando à valorização salarial dos trabalhadores da limpeza urbana do município, abrangendo tanto os servidores efetivos quanto os trabalhadores vinculados à empresa terceirizada prestadora de serviços. Solicita-se ainda que o Poder Executivo avalie a possibilidade de implantação progressiva de política de valorização salarial da categoria, tomando como referência o piso salarial nacional previsto no Projeto de Lei nº 4.146/2020, aprovado pela Câmara dos Deputados e atualmente em tramitação no Senado Federal, que estabelece o valor de R$ 3.036,00 para os trabalhadores essenciais da limpeza urbana.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada reforma e pintura da UBS da vila Laje de São José.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja realizada, com urgência, obras de recuperação, nivelamento, drenagem e operação tapa-buracos na Rua Joaquim Inácio, localizada no Bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação imediata dos aparelhos de ar-condicionado já existentes na Escola Tenciano, bem como a adequação e resolução da parte elétrica necessária para o pleno funcionamento dos equipamentos</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciada a reforma do prédio onde funcionava a Escola Inês Barbalho, no sítio Serra verde de Aprígio, que está cedida à Secretaria de Saúde, para que volte a funcionar com ponto de apoio  e oferecer àquela comunidade serviços de saúde, como atendimento ambulatorial e de hiperdia, pré-natal, entre outros serviços, que já são ofertados pela UBS de Laje de São José, mas que podem ser realizados como atendimento a micro áreas a cada 15 dias ou 1 vez ao mês como já vinha sendo realizado.</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que seja providenciado o calçamento da Av. Julia Dominice da Conceição; da Av. Comerciante José de Barros Correia; da Rua. Comerciante Antônio Francisco de Melo; da Rua Maria Veloso de Amorim e da Rua Comerciante José de Barros Correia.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que sejam adotadas as providências necessárias para a implantação de um ponto de mototáxi nas proximidades da Escola Pedro Alves de Souza.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja realizada, com urgência, a realização de obras de pavimentação (calçamento) das seguintes vias localizadas no Loteamento Santa Elisa, neste município: Rua José Francisco de Amorim Sobrinho; Rua José Galdino de Oliveira e Rua Comerciante Pedro Alves Filho.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a construção da Praça da Bíblia.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de um Curso de Humanização no Atendimento destinado a todos os profissionais que atuam na rede municipal de saúde, abrangendo unidades básicas, serviços especializados, pronto atendimento, transporte sanitário e demais setores vinculados à Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo para que seja providenciada a criação do Programa Municipal “Saúde na Confecção”, mediante a implantação de uma Equipe Multidisciplinar Itinerante, destinada a promover ações preventivas de saúde, qualidade de vida e bem-estar junto às empresas, facções e indústrias de confecção instaladas no município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a pavimentação em calçamento de Cupira ao sítio Alto de Meio.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a pavimentação em calçamento de Cupira ao sítio Sambaquim.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a realização de reforma estrutural do sistema hidráulico, da rede de encanamento, esgotamento e drenagem na avenida Agamenon Magalhães, especialmente no trecho em frente ao depósito de bebidas de Dé e via local da Avenida Miguel Pereira Neto em frente ao posto Avenida.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a instalação e ampliação da iluminação pública na rua onde está localizado o Heloyza Recepções.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a pavimentação em calçamento da Avenida Manoel Tobias, Loteamento Paraíso, bem como das demais ruas deste loteamento.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja realizada, aos sábados e domingos, a interdição temporária da área localizada ao lado da praça do centro de Cupira, destinando o espaço à criação de uma área de lazer para crianças, famílias e demais pessoas que frequentam o local.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a reforma da praça localizada em frente à quadra poliesportiva, no centro da cidade, visando proporcionar um espaço mais seguro, acessível e acolhedor para toda a população.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a retomada do Festival da Confecção de Cupira – FCC, incluindo o evento no calendário oficial de ações do Município, com a devida estrutura, planejamento e divulgação.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a transferência do atual prédio da UBS da vila Laje de São José para o prédio da antiga Escola Municipal José Soares na mesma localidade.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a revitalização dos canteiros centrais das avenidas Reverendo Júlio leitão de Melo, Etelvino Lins e Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciado o asfalto da Avenida Presidente Vargas situada no bairro São João, Cupira/PE, em toda sua totalidade.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam adotadas as providências necessárias para a instalação de uma tenda na área externa do CAPS (Centro de Atenção Psicossocial), bem como para a instalação dos aparelhos de ar-condicionado já destinados à unidade e a implantação de um sistema de som ambiente com músicas instrumentais e relaxantes, adequado ao ambiente terapêutico.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam providenciadas pintura e sinalização da avenida Miguel Pereira Neto.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam construídas coberturas nas arquibancadas do Campo da COHAB e do Campo Beira Rio, proporcionando maior conforto e segurança aos torcedores e frequentadores desses espaços esportivos.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a reforma no açougue público do bairro Novo Horizonte: pintura, troca de pias e onde mais se fizer necessário.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a complementação de pavimentação em calçamento das ruas do loteamento Santo Antônio, de ambos os lados da avenida até às proximidades da capela de Santo Antônio, especificamente, a Rua das margaridas, Rua Bromélia, Rua das Violetas, Rua das Papoulas, Rua das Flores, Rua das Palmeiras e Rua Rosa Amélia.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam realizados estudos e providências para a criação do programa “Juventude Participa”.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a execução de recapeamento asfáltico das principais vias do centro da cidade, contemplando as ruas e avenidas de maior fluxo de veículos e pedestres, visando melhorar as condições de mobilidade urbana, segurança viária e valorização do espaço público.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a criação imediata de um canal de atendimento exclusivo, via WhatsApp, conectado diretamente com a Guarda Municipal, para atender casos de excessos de poluição sonora em vias públicas que dão acesso a igrejas e órgãos públicos, como hospitais, por exemplo, especialmente em horários de funcionamento.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a criação de uma política de incentivo e bonificação para as escolas que alcançarem resultados de destaque nas avaliações externas de acordo com as metas estipuladas pela secretaria de Educação do Município</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a criação do programa cuidado mestrual nas escolas.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciado o calçamento em paralelepípedo em frente ao cemitério da vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam adotadas as providências necessárias para a implantação de uma Casa de Passagem para Animais no município de Cupira, observando-se a legislação vigente e as normas aplicáveis ao bem-estar e à proteção animal.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciado o calçamento em paralelepípedo da rua Antero Clarindo no bairro da Caixa d’Água.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo melhorias para a comunidade do sítio Alto do Meio, especificamente a reforma da UBS, requalificação da estrada do lixão e a troca das lâmpadas queimadas.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciado o calçamento de todo o entorno da praça na vila de Laje de São José.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja providenciada a construção de um velório no cemitério São João Paulo II.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Pedido de Informação sobre o fornecimento das informações e documentos abaixo relacionados referentes ao Contrato nº 079/2026, decorrente do Processo nº 048/2026 – Adesão nº 003/2026, celebrado entre o Município de Cupira/PE e a empresa STH Construções e Locações Ltda., CNPJ nº 36.575.014/0001-80, no valor de R$ 6.677.516,16, cujo objeto compreende serviços de recapeamento/capeamento asfáltico em CBUQ, sinalização e drenagem de águas pluviais em diversas ruas do Município.</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Pedido de Informação sobre o fornecimento das informações e documentos abaixo discriminados referentes às Emendas Parlamentares Impositivas Individuais apresentadas pelos Vereadores no exercício de 2024, cuja execução ocorreu ou deveria ter ocorrido no exercício financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR</t>
+  </si>
+  <si>
+    <t>Autoria do vereador Emerson Ferreira Calado, que manifesta o seu profundo pesar pela morte do senhor Paulo Lourenço da Silva, ocorrido no dia 27 de agosto de 2026</t>
+  </si>
+  <si>
+    <t>Autoria do vereador Emerson Ferreira Calado, que manifesta o seu profundo pesar pela morte do senhor Sebastião Gregório da Silva, ocorrido no dia 28 de agosto de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -801,56 +1035,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_neto_-_vedacao_de_contratacao.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/705/requeri_mento_n_009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/709/requertmento_n_12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/710/requertmento_n__013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/711/requ_n14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/712/req_n_15.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/713/requertmento_n_016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_n_017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/747/1781530344_7c94aee0033ace0c5dae.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/772/1781688219_93becf07f44b4b4efa5e.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/773/1781688323_31e78239bc3cf8addc14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/774/pl_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/780/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/726/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_neto_-_vedacao_de_contratacao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/757/1779718647_93f13f0fba874db8a121.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/697/requertmento_n_01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/698/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/699/requertmento_n_03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/700/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/702/requertmento_n_06.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_n_007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_n_008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/705/requeri_mento_n_009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/709/requertmento_n_12.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/710/requertmento_n__013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/711/requ_n14.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/712/req_n_15.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/713/requertmento_n_016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/714/requerimento_n_017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/715/requerimento_n_018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/717/reqijerimento_n_020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/718/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/719/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/720/1780656622_cae58494b440df2c57ff.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/721/1780661670_3b05bb23bde0d8eb33d0.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/723/1781787465_0726e520ce149515d671.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/724/1781789233_6d59ed0b72c3fd63b2f9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/725/requertmento_n_028.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/727/1781789925_90d33cc4fb12644a7969.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/728/1781790312_c1ab407ae61b0ed4474f.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/729/1781791009_4d47ee8bc0f320cffe26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/730/1781793717_5eb0b4e015180a7fb074.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/731/1781794220_7937e437f98549cf2539.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/732/1781794632_26ac83bff08658ee53e3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/733/req_35.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/734/req_36.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/736/req_37.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/737/requerimento_n_038.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/sapl/public/materialegislativa/2026/738/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cupira.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H90"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -876,2331 +1110,3720 @@
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>695</v>
+        <v>819</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>747</v>
+        <v>707</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="H10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>726</v>
+        <v>780</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>756</v>
+        <v>789</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>757</v>
+        <v>811</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>696</v>
+        <v>810</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>748</v>
+        <v>812</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>745</v>
+        <v>813</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>697</v>
+        <v>837</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="H18" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>698</v>
+        <v>836</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="H19" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>700</v>
+        <v>756</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="H21" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>701</v>
+        <v>757</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="H22" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>702</v>
+        <v>816</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="H23" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>703</v>
+        <v>817</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="H24" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>704</v>
+        <v>818</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="H25" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>705</v>
+        <v>833</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>706</v>
+        <v>834</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D27" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>708</v>
+        <v>835</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>709</v>
+        <v>844</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="F30" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>711</v>
+        <v>748</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="F31" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="H31" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>712</v>
+        <v>814</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="D32" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>713</v>
+        <v>815</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>714</v>
+        <v>745</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>715</v>
+        <v>791</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F35" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F36" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="H36" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>717</v>
+        <v>698</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F37" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="H37" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>718</v>
+        <v>699</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F38" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="H38" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>719</v>
+        <v>700</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="D39" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F39" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="H39" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="D40" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F40" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="H40" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>721</v>
+        <v>702</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="H41" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>722</v>
+        <v>703</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F42" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="H42" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>723</v>
+        <v>704</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D43" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F43" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="H43" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>724</v>
+        <v>705</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D44" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E44" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F44" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="H44" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>725</v>
+        <v>706</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H45" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>727</v>
+        <v>708</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E46" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F46" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>728</v>
+        <v>709</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F47" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="H47" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>729</v>
+        <v>710</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F48" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="H48" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>730</v>
+        <v>711</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D49" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F49" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="H49" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>731</v>
+        <v>712</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D50" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F50" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="H50" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>732</v>
+        <v>713</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F51" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="H51" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>733</v>
+        <v>714</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E52" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F52" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="H52" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>734</v>
+        <v>715</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E53" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="H53" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>736</v>
+        <v>716</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D54" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F54" t="s">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="H54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>737</v>
+        <v>717</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E55" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F55" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="H55" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>738</v>
+        <v>718</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D56" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E56" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="H56" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>739</v>
+        <v>719</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D57" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F57" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="H57" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="D58" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F58" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="H58" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>741</v>
+        <v>721</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E59" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F59" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="H59" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>742</v>
+        <v>722</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D60" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E60" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F60" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H60" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>743</v>
+        <v>723</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D61" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E61" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F61" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="H61" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D62" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E62" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F62" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="H62" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="D63" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F63" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="H63" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>749</v>
+        <v>727</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D64" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F64" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="H64" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>750</v>
+        <v>728</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F65" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="H65" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>751</v>
+        <v>729</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D66" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E66" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F66" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="H66" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>752</v>
+        <v>730</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
+        <v>32</v>
+      </c>
+      <c r="D67" t="s">
+        <v>68</v>
+      </c>
+      <c r="E67" t="s">
+        <v>69</v>
+      </c>
+      <c r="F67" t="s">
         <v>50</v>
       </c>
-      <c r="D67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G67" s="1" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="H67" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D68" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E68" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F68" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="H68" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>754</v>
+        <v>732</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D69" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F69" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="H69" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>755</v>
+        <v>733</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D70" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E70" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="H70" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>758</v>
+        <v>734</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D71" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E71" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F71" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="H71" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>759</v>
+        <v>736</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E72" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F72" t="s">
-        <v>29</v>
+        <v>138</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="H72" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>760</v>
+        <v>737</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D73" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E73" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F73" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="H73" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>761</v>
+        <v>738</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D74" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F74" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
       <c r="H74" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>762</v>
+        <v>739</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D75" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E75" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F75" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H75" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>763</v>
+        <v>740</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D76" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E76" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F76" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H76" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>764</v>
+        <v>741</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D77" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E77" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F77" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H77" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>767</v>
+        <v>742</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D78" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E78" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F78" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H78" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>768</v>
+        <v>743</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="D79" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E79" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F79" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>769</v>
+        <v>744</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D80" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F80" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>770</v>
+        <v>746</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="D81" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E81" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>775</v>
+        <v>749</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="D82" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E82" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F82" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>776</v>
+        <v>750</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D83" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E83" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F83" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>777</v>
+        <v>751</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D84" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F84" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>778</v>
+        <v>752</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D85" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E85" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F85" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H85" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>779</v>
+        <v>753</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D86" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E86" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F86" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H86" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>781</v>
+        <v>754</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="D87" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E87" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F87" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H87" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>782</v>
+        <v>755</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="D88" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E88" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F88" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H88" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>783</v>
+        <v>758</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="D89" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E89" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="F89" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H89" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
+        <v>759</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>55</v>
+      </c>
+      <c r="D90" t="s">
+        <v>68</v>
+      </c>
+      <c r="E90" t="s">
+        <v>69</v>
+      </c>
+      <c r="F90" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H90" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>760</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>56</v>
+      </c>
+      <c r="D91" t="s">
+        <v>68</v>
+      </c>
+      <c r="E91" t="s">
+        <v>69</v>
+      </c>
+      <c r="F91" t="s">
+        <v>43</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H91" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>761</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>57</v>
+      </c>
+      <c r="D92" t="s">
+        <v>68</v>
+      </c>
+      <c r="E92" t="s">
+        <v>69</v>
+      </c>
+      <c r="F92" t="s">
+        <v>40</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H92" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>762</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>58</v>
+      </c>
+      <c r="D93" t="s">
+        <v>68</v>
+      </c>
+      <c r="E93" t="s">
+        <v>69</v>
+      </c>
+      <c r="F93" t="s">
+        <v>96</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H93" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>763</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>59</v>
+      </c>
+      <c r="D94" t="s">
+        <v>68</v>
+      </c>
+      <c r="E94" t="s">
+        <v>69</v>
+      </c>
+      <c r="F94" t="s">
+        <v>138</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H94" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>764</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>60</v>
+      </c>
+      <c r="D95" t="s">
+        <v>68</v>
+      </c>
+      <c r="E95" t="s">
+        <v>69</v>
+      </c>
+      <c r="F95" t="s">
+        <v>50</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H95" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>767</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>61</v>
+      </c>
+      <c r="D96" t="s">
+        <v>68</v>
+      </c>
+      <c r="E96" t="s">
+        <v>69</v>
+      </c>
+      <c r="F96" t="s">
+        <v>85</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H96" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>768</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>62</v>
+      </c>
+      <c r="D97" t="s">
+        <v>68</v>
+      </c>
+      <c r="E97" t="s">
+        <v>69</v>
+      </c>
+      <c r="F97" t="s">
+        <v>85</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H97" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>769</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>63</v>
+      </c>
+      <c r="D98" t="s">
+        <v>68</v>
+      </c>
+      <c r="E98" t="s">
+        <v>69</v>
+      </c>
+      <c r="F98" t="s">
+        <v>96</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H98" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>770</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>64</v>
+      </c>
+      <c r="D99" t="s">
+        <v>68</v>
+      </c>
+      <c r="E99" t="s">
+        <v>69</v>
+      </c>
+      <c r="F99" t="s">
+        <v>40</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H99" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>775</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>65</v>
+      </c>
+      <c r="D100" t="s">
+        <v>68</v>
+      </c>
+      <c r="E100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F100" t="s">
+        <v>50</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H100" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>776</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>66</v>
+      </c>
+      <c r="D101" t="s">
+        <v>68</v>
+      </c>
+      <c r="E101" t="s">
+        <v>69</v>
+      </c>
+      <c r="F101" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H101" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>777</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>67</v>
+      </c>
+      <c r="D102" t="s">
+        <v>68</v>
+      </c>
+      <c r="E102" t="s">
+        <v>69</v>
+      </c>
+      <c r="F102" t="s">
+        <v>43</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H102" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>778</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>68</v>
+      </c>
+      <c r="D103" t="s">
+        <v>68</v>
+      </c>
+      <c r="E103" t="s">
+        <v>69</v>
+      </c>
+      <c r="F103" t="s">
+        <v>40</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H103" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>779</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>69</v>
+      </c>
+      <c r="D104" t="s">
+        <v>68</v>
+      </c>
+      <c r="E104" t="s">
+        <v>69</v>
+      </c>
+      <c r="F104" t="s">
+        <v>53</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H104" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>781</v>
+      </c>
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
+        <v>70</v>
+      </c>
+      <c r="D105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F105" t="s">
+        <v>138</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H105" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>782</v>
+      </c>
+      <c r="B106">
+        <v>2026</v>
+      </c>
+      <c r="C106">
+        <v>71</v>
+      </c>
+      <c r="D106" t="s">
+        <v>68</v>
+      </c>
+      <c r="E106" t="s">
+        <v>69</v>
+      </c>
+      <c r="F106" t="s">
+        <v>40</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H106" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>783</v>
+      </c>
+      <c r="B107">
+        <v>2026</v>
+      </c>
+      <c r="C107">
+        <v>72</v>
+      </c>
+      <c r="D107" t="s">
+        <v>68</v>
+      </c>
+      <c r="E107" t="s">
+        <v>69</v>
+      </c>
+      <c r="F107" t="s">
+        <v>154</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H107" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
         <v>784</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90">
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
         <v>73</v>
       </c>
-      <c r="D90" t="s">
-[...12 lines deleted...]
-        <v>145</v>
+      <c r="D108" t="s">
+        <v>68</v>
+      </c>
+      <c r="E108" t="s">
+        <v>69</v>
+      </c>
+      <c r="F108" t="s">
+        <v>53</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H108" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>785</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>74</v>
+      </c>
+      <c r="D109" t="s">
+        <v>68</v>
+      </c>
+      <c r="E109" t="s">
+        <v>69</v>
+      </c>
+      <c r="F109" t="s">
+        <v>50</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H109" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>786</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>75</v>
+      </c>
+      <c r="D110" t="s">
+        <v>68</v>
+      </c>
+      <c r="E110" t="s">
+        <v>69</v>
+      </c>
+      <c r="F110" t="s">
+        <v>138</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H110" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>787</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>76</v>
+      </c>
+      <c r="D111" t="s">
+        <v>68</v>
+      </c>
+      <c r="E111" t="s">
+        <v>69</v>
+      </c>
+      <c r="F111" t="s">
+        <v>96</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H111" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>788</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>77</v>
+      </c>
+      <c r="D112" t="s">
+        <v>68</v>
+      </c>
+      <c r="E112" t="s">
+        <v>69</v>
+      </c>
+      <c r="F112" t="s">
+        <v>50</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H112" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>790</v>
+      </c>
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
+        <v>78</v>
+      </c>
+      <c r="D113" t="s">
+        <v>68</v>
+      </c>
+      <c r="E113" t="s">
+        <v>69</v>
+      </c>
+      <c r="F113" t="s">
+        <v>40</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H113" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>792</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>79</v>
+      </c>
+      <c r="D114" t="s">
+        <v>68</v>
+      </c>
+      <c r="E114" t="s">
+        <v>69</v>
+      </c>
+      <c r="F114" t="s">
+        <v>53</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H114" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>793</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>80</v>
+      </c>
+      <c r="D115" t="s">
+        <v>68</v>
+      </c>
+      <c r="E115" t="s">
+        <v>69</v>
+      </c>
+      <c r="F115" t="s">
+        <v>53</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H115" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>794</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>81</v>
+      </c>
+      <c r="D116" t="s">
+        <v>68</v>
+      </c>
+      <c r="E116" t="s">
+        <v>69</v>
+      </c>
+      <c r="F116" t="s">
+        <v>43</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H116" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>795</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>82</v>
+      </c>
+      <c r="D117" t="s">
+        <v>68</v>
+      </c>
+      <c r="E117" t="s">
+        <v>69</v>
+      </c>
+      <c r="F117" t="s">
+        <v>43</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H117" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>796</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>83</v>
+      </c>
+      <c r="D118" t="s">
+        <v>68</v>
+      </c>
+      <c r="E118" t="s">
+        <v>69</v>
+      </c>
+      <c r="F118" t="s">
+        <v>96</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H118" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>797</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>84</v>
+      </c>
+      <c r="D119" t="s">
+        <v>68</v>
+      </c>
+      <c r="E119" t="s">
+        <v>69</v>
+      </c>
+      <c r="F119" t="s">
+        <v>50</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H119" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>798</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>85</v>
+      </c>
+      <c r="D120" t="s">
+        <v>68</v>
+      </c>
+      <c r="E120" t="s">
+        <v>69</v>
+      </c>
+      <c r="F120" t="s">
+        <v>50</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H120" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>799</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>86</v>
+      </c>
+      <c r="D121" t="s">
+        <v>68</v>
+      </c>
+      <c r="E121" t="s">
+        <v>69</v>
+      </c>
+      <c r="F121" t="s">
+        <v>40</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H121" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>800</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>87</v>
+      </c>
+      <c r="D122" t="s">
+        <v>68</v>
+      </c>
+      <c r="E122" t="s">
+        <v>69</v>
+      </c>
+      <c r="F122" t="s">
+        <v>96</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H122" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>801</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>88</v>
+      </c>
+      <c r="D123" t="s">
+        <v>68</v>
+      </c>
+      <c r="E123" t="s">
+        <v>69</v>
+      </c>
+      <c r="F123" t="s">
+        <v>154</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H123" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>802</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>89</v>
+      </c>
+      <c r="D124" t="s">
+        <v>68</v>
+      </c>
+      <c r="E124" t="s">
+        <v>69</v>
+      </c>
+      <c r="F124" t="s">
+        <v>96</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H124" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>808</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>90</v>
+      </c>
+      <c r="D125" t="s">
+        <v>68</v>
+      </c>
+      <c r="E125" t="s">
+        <v>69</v>
+      </c>
+      <c r="F125" t="s">
+        <v>50</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H125" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>809</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>91</v>
+      </c>
+      <c r="D126" t="s">
+        <v>68</v>
+      </c>
+      <c r="E126" t="s">
+        <v>69</v>
+      </c>
+      <c r="F126" t="s">
+        <v>53</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H126" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>820</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>92</v>
+      </c>
+      <c r="D127" t="s">
+        <v>68</v>
+      </c>
+      <c r="E127" t="s">
+        <v>69</v>
+      </c>
+      <c r="F127" t="s">
+        <v>50</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H127" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>821</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>93</v>
+      </c>
+      <c r="D128" t="s">
+        <v>68</v>
+      </c>
+      <c r="E128" t="s">
+        <v>69</v>
+      </c>
+      <c r="F128" t="s">
+        <v>96</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H128" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>822</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>94</v>
+      </c>
+      <c r="D129" t="s">
+        <v>68</v>
+      </c>
+      <c r="E129" t="s">
+        <v>69</v>
+      </c>
+      <c r="F129" t="s">
+        <v>53</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H129" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>823</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>95</v>
+      </c>
+      <c r="D130" t="s">
+        <v>68</v>
+      </c>
+      <c r="E130" t="s">
+        <v>69</v>
+      </c>
+      <c r="F130" t="s">
+        <v>43</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H130" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>824</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>96</v>
+      </c>
+      <c r="D131" t="s">
+        <v>68</v>
+      </c>
+      <c r="E131" t="s">
+        <v>69</v>
+      </c>
+      <c r="F131" t="s">
+        <v>40</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H131" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>825</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>97</v>
+      </c>
+      <c r="D132" t="s">
+        <v>68</v>
+      </c>
+      <c r="E132" t="s">
+        <v>69</v>
+      </c>
+      <c r="F132" t="s">
+        <v>96</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H132" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>826</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>98</v>
+      </c>
+      <c r="D133" t="s">
+        <v>68</v>
+      </c>
+      <c r="E133" t="s">
+        <v>69</v>
+      </c>
+      <c r="F133" t="s">
+        <v>85</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H133" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>827</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>99</v>
+      </c>
+      <c r="D134" t="s">
+        <v>68</v>
+      </c>
+      <c r="E134" t="s">
+        <v>69</v>
+      </c>
+      <c r="F134" t="s">
+        <v>85</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H134" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>828</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>100</v>
+      </c>
+      <c r="D135" t="s">
+        <v>68</v>
+      </c>
+      <c r="E135" t="s">
+        <v>69</v>
+      </c>
+      <c r="F135" t="s">
+        <v>53</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H135" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>829</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>101</v>
+      </c>
+      <c r="D136" t="s">
+        <v>68</v>
+      </c>
+      <c r="E136" t="s">
+        <v>69</v>
+      </c>
+      <c r="F136" t="s">
+        <v>50</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H136" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>830</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>102</v>
+      </c>
+      <c r="D137" t="s">
+        <v>68</v>
+      </c>
+      <c r="E137" t="s">
+        <v>69</v>
+      </c>
+      <c r="F137" t="s">
+        <v>85</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H137" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>831</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>103</v>
+      </c>
+      <c r="D138" t="s">
+        <v>68</v>
+      </c>
+      <c r="E138" t="s">
+        <v>69</v>
+      </c>
+      <c r="F138" t="s">
+        <v>85</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H138" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>832</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>104</v>
+      </c>
+      <c r="D139" t="s">
+        <v>68</v>
+      </c>
+      <c r="E139" t="s">
+        <v>69</v>
+      </c>
+      <c r="F139" t="s">
+        <v>53</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H139" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>839</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>105</v>
+      </c>
+      <c r="D140" t="s">
+        <v>68</v>
+      </c>
+      <c r="E140" t="s">
+        <v>69</v>
+      </c>
+      <c r="F140" t="s">
+        <v>96</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H140" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>842</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>106</v>
+      </c>
+      <c r="D141" t="s">
+        <v>68</v>
+      </c>
+      <c r="E141" t="s">
+        <v>69</v>
+      </c>
+      <c r="F141" t="s">
+        <v>40</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H141" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>843</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>107</v>
+      </c>
+      <c r="D142" t="s">
+        <v>68</v>
+      </c>
+      <c r="E142" t="s">
+        <v>69</v>
+      </c>
+      <c r="F142" t="s">
+        <v>40</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H142" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>840</v>
+      </c>
+      <c r="B143">
+        <v>2026</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+      <c r="D143" t="s">
+        <v>220</v>
+      </c>
+      <c r="E143" t="s">
+        <v>221</v>
+      </c>
+      <c r="F143" t="s">
+        <v>53</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H143" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>841</v>
+      </c>
+      <c r="B144">
+        <v>2026</v>
+      </c>
+      <c r="C144">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
+        <v>220</v>
+      </c>
+      <c r="E144" t="s">
+        <v>221</v>
+      </c>
+      <c r="F144" t="s">
+        <v>53</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H144" t="s">
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3250,50 +4873,104 @@
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>